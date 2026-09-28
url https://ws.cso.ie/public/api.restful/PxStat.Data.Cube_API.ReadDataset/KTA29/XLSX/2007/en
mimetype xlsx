--- v0 (2026-06-19)
+++ v1 (2026-09-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fdbb21e3af478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/878a86822563462f907cb4b64fb20f0b.psmdcp" Id="Rcf432e7ff89c497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e84da6b4b94a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d98be225772949f9b673e97be163223d.psmdcp" Id="R83d04311ab074cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from the Central Statistics Office, Department of Health. The rates provided in the table are age standardised to the European standard population and are presented as rates per 100,000 population.&lt;br&gt;The figures for 2023 and 2024 are provisional. They should be treated with caution as they refer to deaths registered in this year and may be incomplete. Figures for previous years may be different from those in earlier publications due to late-registered deaths or revised population estimates.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA29/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>