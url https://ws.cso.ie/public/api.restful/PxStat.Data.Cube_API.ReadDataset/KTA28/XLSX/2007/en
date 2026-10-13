--- v0 (2026-07-17)
+++ v1 (2026-10-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fb5f31e99244bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a86ff6b4ecea4ca3b732c9a50b52ce40.psmdcp" Id="R32afa5549be94d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9790ed901c24461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/009b0058667c4714876236473bfce10f.psmdcp" Id="Rd8f5b575a9f444f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from the Health Protection Surveillance Centre (HPSC) managed by HSE. This data excludes individuals where age/gender was unknown. Male includes cis‑male and trans‑male (where reported), and female includes cis‑female and trans‑female (where reported) for 2022. The data for 2018 exclude one male case of unknown age and twenty cases with unknown sex.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA28/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>