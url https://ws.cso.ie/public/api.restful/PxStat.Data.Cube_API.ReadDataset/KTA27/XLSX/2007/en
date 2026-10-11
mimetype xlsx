--- v0 (2026-07-15)
+++ v1 (2026-10-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be0291972664815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d3a1bba2d8d4d589e38d7e73367c7e5.psmdcp" Id="R84488949eaeb4feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1aa8a7475d4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56ad3b2d27d841189568346d7d31b4e8.psmdcp" Id="R008e38e52e3641ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from the Healthcare Pricing Office, Hospital In-patient Enquiry (HIPE). The data based on final 'closed' HIPE file. Each HIPE record corresponds to one episode of care. The data includes same‑day and overnight inpatient admissions and excludes all day cases. The episodes of admitted patient care relate specifically to cases where the principal diagnosis recorded was the relevant condition.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA27/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>