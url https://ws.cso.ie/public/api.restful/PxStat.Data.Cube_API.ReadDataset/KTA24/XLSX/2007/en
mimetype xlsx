--- v0 (2026-07-15)
+++ v1 (2026-10-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63a3af49af648b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f144a331678a42b68e83e64fa658fe6a.psmdcp" Id="R4c28c582e0aa4682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69fd5ddebc2c4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09617ba667a94286a73a07abb1a22ea0.psmdcp" Id="R6cf9cf7dce1844b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from the WHO Childhood Obesity Surveillance Initiative (COSI) Ireland, the National Nutrition Surveillance Centre (NNSC), University College Dublin (UCD), and the HSE. COSI is conducted approximately every three years. The data reported are based on the World Health Organization (WHO) definitions of overweight (including obesity).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA24/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>