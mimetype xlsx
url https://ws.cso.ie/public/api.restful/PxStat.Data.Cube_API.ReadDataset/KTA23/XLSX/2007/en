--- v0 (2026-06-12)
+++ v1 (2026-10-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc674932e46624f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/263d9197615045978dda9bab8e35cdc3.psmdcp" Id="R0cd4f31244c14e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c5ee3f0b4a41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83966162080047679bc89b6e3b1873a0.psmdcp" Id="R1f73581bd752459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from Central Statistics Office, Department of Health.&lt;br&gt;The figures for 2024 are provisional. They should be treated with caution as they refer to deaths registered in this year and may be incomplete. The rates provided are age standardised to the European standard population and are presented as rates per 100,000 population.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA23/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>