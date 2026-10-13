--- v0 (2026-07-15)
+++ v1 (2026-10-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecb329562c54661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b58dc4a0cca44daa0fe174c053c3798.psmdcp" Id="R48a27827f82f4a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966cd337e8284bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60f3daf13c4145739e268f805ee6c3a1.psmdcp" Id="R44c5bce287f449c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from National Perinatal Reporting System (NPRS), Healthcare Pricing Office (HPO), HSE.&lt;br&gt;The data is based on live births, maternities and excludes early neonatal deaths. The breastfeeding rate includes type of feeding recorded as either breast or combined at the point of discharge from the maternity facility.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA22/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>