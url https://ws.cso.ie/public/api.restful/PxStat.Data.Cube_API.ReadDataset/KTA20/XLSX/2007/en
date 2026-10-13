--- v0 (2026-07-15)
+++ v1 (2026-10-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9548465da61d4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de08e65a5f0a43e49af590a22203a14d.psmdcp" Id="Rd3ed654d75e048e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635b09e950134a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829c442f06574f1895a52cbb75428ce4.psmdcp" Id="Rb08f14f03ce04c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from the HSE.&lt;br&gt;&lt;br&gt;Notes:&lt;br&gt;(i) Clinical Status 1 Purple (Echo) refers to a life threatening cardiac or respiratory arrest.&lt;br&gt;(ii) Clinical Status 1 Red (Delta) refers to a life threatening emergency other than cardiac or respiratory arrest.&lt;br&gt;(iii) Dublin Fire Brigade is included as it has an ambulance service to support the Health Service Executive. The ambulance response data from Dublin Fire Brigade is not available for the year 2023.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>