--- v0 (2026-06-12)
+++ v1 (2026-10-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2992330744f4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e668d5ce5cc4e41955e325d3ff63126.psmdcp" Id="Rc81817b89b3545fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365349faab664914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e4839ed8ab44a019cf13d1e560d8964.psmdcp" Id="R14374aecdc714121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This Table is published by the Department of Health. It contains data sourced from the Health Insurance Authority. The data excludes insurance offered by insurers with restricted membership undertakings. It presents the number of insured persons with open enrolment undertakings at year-end (excluding those serving initial waiting periods). For population estimates, the PXStat table PEA11(table/PEA11) is used.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/KTA08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>KTA</x:t>
   </x:si>
   <x:si>
-    <x:t>Key Trends</x:t>
+    <x:t>Health in Ireland: Key Trends</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>