--- v1 (2025-12-09)
+++ v2 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f5ed5710e24247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67dc7586ea8146e5aa6e9e380dfb310e.psmdcp" Id="R52ff63e1aa7e48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c8a385753e42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ae37e28b7134d4e92d7b268c5fb0090.psmdcp" Id="Rbf9c30dee7e3455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ITM08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly nights spent at tourist accommodation establishments</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>24/01/2025 11:00:00</x:t>
+    <x:t>02/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Methodology(https://www.cso.ie/en/methods/tourismandtravel/householdtravelsurvey/)&lt;br&gt;Figures presented in this table come from different sources. Since 2020, the data in respect of nights spent by Irish residents are sourced from the CSO Household Travel Survey while the data in respect of nights spent by non-residents (i.e. foreign visitors) have been estimated or modelled using a combination of passenger surveys and administrative data. Users should be aware of the usual accuracy limitations of modelled estimates when using the data.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ITM08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HTSQ</x:t>
   </x:si>
   <x:si>
     <x:t>Household Travel Survey - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -969,50 +969,266 @@
     <x:t>2022 August</x:t>
   </x:si>
   <x:si>
     <x:t>202209</x:t>
   </x:si>
   <x:si>
     <x:t>2022 September</x:t>
   </x:si>
   <x:si>
     <x:t>202210</x:t>
   </x:si>
   <x:si>
     <x:t>2022 October</x:t>
   </x:si>
   <x:si>
     <x:t>202211</x:t>
   </x:si>
   <x:si>
     <x:t>2022 November</x:t>
   </x:si>
   <x:si>
     <x:t>202212</x:t>
   </x:si>
   <x:si>
     <x:t>2022 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023  February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023  March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023  April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023  May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023  August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023  October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023  November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023  December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024  February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 June</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>ITM08C02</x:t>
   </x:si>
   <x:si>
     <x:t>Non-Irish Resident</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -1172,51 +1388,51 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="132">
+      <items count="168">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1305,54 +1521,90 @@
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
         <item x="112"/>
         <item x="113"/>
         <item x="114"/>
         <item x="115"/>
         <item x="116"/>
         <item x="117"/>
         <item x="118"/>
         <item x="119"/>
         <item x="120"/>
         <item x="121"/>
         <item x="122"/>
         <item x="123"/>
         <item x="124"/>
         <item x="125"/>
         <item x="126"/>
         <item x="127"/>
         <item x="128"/>
         <item x="129"/>
         <item x="130"/>
         <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="132">
+      <items count="168">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1441,88 +1693,124 @@
         <item x="107"/>
         <item x="108"/>
         <item x="109"/>
         <item x="110"/>
         <item x="111"/>
         <item x="112"/>
         <item x="113"/>
         <item x="114"/>
         <item x="115"/>
         <item x="116"/>
         <item x="117"/>
         <item x="118"/>
         <item x="119"/>
         <item x="120"/>
         <item x="121"/>
         <item x="122"/>
         <item x="123"/>
         <item x="124"/>
         <item x="125"/>
         <item x="126"/>
         <item x="127"/>
         <item x="128"/>
         <item x="129"/>
         <item x="130"/>
         <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
       </items>
     </pivotField>
     <pivotField name="C03880V04631" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="NUTS 3 Region" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H265" totalsRowShown="0">
-  <x:autoFilter ref="A1:H265"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H337" totalsRowShown="0">
+  <x:autoFilter ref="A1:H337"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03880V04631"/>
     <x:tableColumn id="6" name="NUTS 3 Region"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2023,51 +2311,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H265"/>
+  <x:dimension ref="A1:H337"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="16.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="21.996339" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
@@ -5498,3478 +5786,5350 @@
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H133" s="0">
         <x:v>889000</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="B134" s="0" t="s">
+      <x:c r="D134" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C134" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>333708</x:v>
+        <x:v>659000</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>424743</x:v>
+        <x:v>1085002</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>716280</x:v>
+        <x:v>840002</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>851229</x:v>
+        <x:v>1185999</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>1074729</x:v>
+        <x:v>1275997</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>1262767</x:v>
+        <x:v>1522000</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>1497174</x:v>
+        <x:v>2751008</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>1648363</x:v>
+        <x:v>2686998</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>1169109</x:v>
+        <x:v>1194002</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>781881</x:v>
+        <x:v>1081999</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>588928</x:v>
+        <x:v>1370998</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>438515</x:v>
+        <x:v>620998</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>337503</x:v>
+        <x:v>659002</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>420974</x:v>
+        <x:v>804000</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>716401</x:v>
+        <x:v>1099000</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>928171</x:v>
+        <x:v>1025001</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>1181952</x:v>
+        <x:v>1155998</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>1290766</x:v>
+        <x:v>2259000</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>1510843</x:v>
+        <x:v>2231997</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>1822533</x:v>
+        <x:v>3397997</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>1248854</x:v>
+        <x:v>1299998</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>945759</x:v>
+        <x:v>1378003</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>580947</x:v>
+        <x:v>1052999</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>430834</x:v>
+        <x:v>964996</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>407663</x:v>
+        <x:v>709000</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>414028</x:v>
+        <x:v>838000</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>649195</x:v>
+        <x:v>735000</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>836039</x:v>
+        <x:v>1211000</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>1181444</x:v>
+        <x:v>1660000</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>1300714</x:v>
+        <x:v>1972000</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>1663727</x:v>
+        <x:v>2716000</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>1730458</x:v>
+        <x:v>3009000</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>1280571</x:v>
+        <x:v>851000</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>979494</x:v>
+        <x:v>1469000</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>1280571</x:v>
+        <x:v>1093000</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>417924</x:v>
+        <x:v>924000</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>419486</x:v>
+        <x:v>333708</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>553910</x:v>
+        <x:v>424743</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>814491</x:v>
+        <x:v>716280</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>1048164.65</x:v>
+        <x:v>851229</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>1363808.65</x:v>
+        <x:v>1074729</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>1464187</x:v>
+        <x:v>1262767</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>1657726.978</x:v>
+        <x:v>1497174</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>1858645</x:v>
+        <x:v>1648363</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>1581296</x:v>
+        <x:v>1169109</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>1300059</x:v>
+        <x:v>781881</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>601545</x:v>
+        <x:v>588928</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>567861</x:v>
+        <x:v>438515</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>477653</x:v>
+        <x:v>337503</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>559806.1107</x:v>
+        <x:v>420974</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>1072017</x:v>
+        <x:v>716401</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>1349728</x:v>
+        <x:v>928171</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>1952953</x:v>
+        <x:v>1181952</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>1763445</x:v>
+        <x:v>1290766</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>2051334</x:v>
+        <x:v>1510843</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>2227829</x:v>
+        <x:v>1822533</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>1959151</x:v>
+        <x:v>1248854</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>1487105</x:v>
+        <x:v>945759</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>969092</x:v>
+        <x:v>580947</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>686468</x:v>
+        <x:v>430834</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>743532</x:v>
+        <x:v>407663</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>726729</x:v>
+        <x:v>414028</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>1145978</x:v>
+        <x:v>649195</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>1322318</x:v>
+        <x:v>836039</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>1782168</x:v>
+        <x:v>1181444</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>2039181</x:v>
+        <x:v>1300714</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>2293883</x:v>
+        <x:v>1663727</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>2399102</x:v>
+        <x:v>1730458</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>2332957</x:v>
+        <x:v>1280571</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>1387030</x:v>
+        <x:v>979494</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>999065</x:v>
+        <x:v>1280571</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>745257</x:v>
+        <x:v>417924</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>745011</x:v>
+        <x:v>419486</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>920276</x:v>
+        <x:v>553910</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>1226439</x:v>
+        <x:v>814491</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>1298202</x:v>
+        <x:v>1048164.65</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>1736760</x:v>
+        <x:v>1363808.65</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>1771029</x:v>
+        <x:v>1464187</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>1997126</x:v>
+        <x:v>1657726.978</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H213" s="0">
-        <x:v>2149351</x:v>
+        <x:v>1858645</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G214" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H214" s="0">
-        <x:v>1716909</x:v>
+        <x:v>1581296</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>1423598</x:v>
+        <x:v>1300059</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>974654</x:v>
+        <x:v>601545</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>800100</x:v>
+        <x:v>567861</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>585735</x:v>
+        <x:v>477653</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>749022</x:v>
+        <x:v>559806.1107</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>1307309</x:v>
+        <x:v>1072017</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>1705631</x:v>
+        <x:v>1349728</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>2208269</x:v>
+        <x:v>1952953</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H223" s="0">
-        <x:v>2008626</x:v>
+        <x:v>1763445</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H224" s="0">
-        <x:v>2476394</x:v>
+        <x:v>2051334</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H225" s="0">
-        <x:v>2494088</x:v>
+        <x:v>2227829</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H226" s="0">
-        <x:v>1987552</x:v>
+        <x:v>1959151</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>1682763</x:v>
+        <x:v>1487105</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H228" s="0">
-        <x:v>1103335</x:v>
+        <x:v>969092</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>1102139</x:v>
+        <x:v>686468</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>1364495</x:v>
+        <x:v>743532</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H231" s="0">
-        <x:v>1173056</x:v>
+        <x:v>726729</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>571687</x:v>
+        <x:v>1145978</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>14206</x:v>
+        <x:v>1322318</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>35398</x:v>
+        <x:v>1782168</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H235" s="0">
-        <x:v>73849</x:v>
+        <x:v>2039181</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H236" s="0">
-        <x:v>248141</x:v>
+        <x:v>2293883</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>313328</x:v>
+        <x:v>2399102</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>189376</x:v>
+        <x:v>2332957</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>147123</x:v>
+        <x:v>1387030</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H240" s="0">
-        <x:v>76886</x:v>
+        <x:v>999065</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H241" s="0">
-        <x:v>308709</x:v>
+        <x:v>745257</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>129137</x:v>
+        <x:v>745011</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H243" s="0">
-        <x:v>64024</x:v>
+        <x:v>920276</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>60953</x:v>
+        <x:v>1226439</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H245" s="0">
-        <x:v>69068</x:v>
+        <x:v>1298202</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>117980</x:v>
+        <x:v>1736760</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>200952</x:v>
+        <x:v>1771029</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H248" s="0">
-        <x:v>424810</x:v>
+        <x:v>1997126</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>712879</x:v>
+        <x:v>2149351</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>627241</x:v>
+        <x:v>1716909</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>838315</x:v>
+        <x:v>1423598</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H252" s="0">
-        <x:v>675058</x:v>
+        <x:v>974654</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H253" s="0">
-        <x:v>1314034</x:v>
+        <x:v>800100</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>609352</x:v>
+        <x:v>585735</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H255" s="0">
-        <x:v>733325</x:v>
+        <x:v>749022</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>975139</x:v>
+        <x:v>1307309</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>1381774</x:v>
+        <x:v>1705631</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H258" s="0">
-        <x:v>1990619</x:v>
+        <x:v>2208269</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H259" s="0">
-        <x:v>1919796</x:v>
+        <x:v>2008626</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G260" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H260" s="0">
-        <x:v>2146056</x:v>
+        <x:v>2476394</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H261" s="0">
-        <x:v>1919304</x:v>
+        <x:v>2494088</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H262" s="0">
-        <x:v>1478751</x:v>
+        <x:v>1987552</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H263" s="0">
-        <x:v>1367857</x:v>
+        <x:v>1682763</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G264" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H264" s="0">
-        <x:v>870448</x:v>
+        <x:v>1103335</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B265" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C265" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D265" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E265" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F265" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G265" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H265" s="0">
+        <x:v>1102139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:8">
+      <x:c r="A266" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B266" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C266" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D266" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E266" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F266" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G266" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H266" s="0">
+        <x:v>1364495</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:8">
+      <x:c r="A267" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C267" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D267" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G267" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H267" s="0">
+        <x:v>1173056</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:8">
+      <x:c r="A268" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B268" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C268" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D268" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E268" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G268" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H268" s="0">
+        <x:v>571687</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:8">
+      <x:c r="A269" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D269" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E269" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G269" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H269" s="0">
+        <x:v>14206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:8">
+      <x:c r="A270" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D270" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E270" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F270" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G270" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H270" s="0">
+        <x:v>35398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:8">
+      <x:c r="A271" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C271" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D271" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G271" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H271" s="0">
+        <x:v>73849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:8">
+      <x:c r="A272" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C272" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D272" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E272" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G272" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H272" s="0">
+        <x:v>248141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:8">
+      <x:c r="A273" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C273" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D273" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E273" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G273" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H273" s="0">
+        <x:v>313328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:8">
+      <x:c r="A274" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C274" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D274" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E274" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F274" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G274" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H274" s="0">
+        <x:v>189376</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:8">
+      <x:c r="A275" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B275" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C275" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G275" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H275" s="0">
+        <x:v>147123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:8">
+      <x:c r="A276" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C276" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E276" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G276" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H276" s="0">
+        <x:v>76886</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277" spans="1:8">
+      <x:c r="A277" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B277" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C277" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D277" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E277" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F277" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G277" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H277" s="0">
+        <x:v>308709</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="278" spans="1:8">
+      <x:c r="A278" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C278" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D278" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E278" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G278" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H278" s="0">
+        <x:v>129137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:8">
+      <x:c r="A279" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B279" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C279" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D279" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F279" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G279" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H279" s="0">
+        <x:v>64024</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:8">
+      <x:c r="A280" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C280" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D280" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E280" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F280" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G280" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H280" s="0">
+        <x:v>60953</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:8">
+      <x:c r="A281" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B281" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C281" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D281" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E281" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F281" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G281" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H281" s="0">
+        <x:v>69068</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282" spans="1:8">
+      <x:c r="A282" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B282" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C282" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D282" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E282" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F282" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G282" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H282" s="0">
+        <x:v>117980</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283" spans="1:8">
+      <x:c r="A283" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B283" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C283" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D283" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E283" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G283" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H283" s="0">
+        <x:v>200952</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:8">
+      <x:c r="A284" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C284" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D284" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E284" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F284" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G284" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H284" s="0">
+        <x:v>424810</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="285" spans="1:8">
+      <x:c r="A285" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C285" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D285" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E285" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F285" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G285" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H285" s="0">
+        <x:v>712879</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="286" spans="1:8">
+      <x:c r="A286" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B286" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C286" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D286" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E286" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F286" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G286" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H286" s="0">
+        <x:v>627241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="287" spans="1:8">
+      <x:c r="A287" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B287" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C287" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D287" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E287" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F287" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G287" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H287" s="0">
+        <x:v>838315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="288" spans="1:8">
+      <x:c r="A288" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C288" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D288" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E288" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F288" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G288" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H288" s="0">
+        <x:v>675058</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="289" spans="1:8">
+      <x:c r="A289" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B289" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C289" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D289" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E289" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F289" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G289" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H289" s="0">
+        <x:v>1314034</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="290" spans="1:8">
+      <x:c r="A290" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B290" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C290" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D290" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E290" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F290" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G290" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H290" s="0">
+        <x:v>609352</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="291" spans="1:8">
+      <x:c r="A291" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C291" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D291" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E291" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F291" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G291" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H291" s="0">
+        <x:v>733325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="292" spans="1:8">
+      <x:c r="A292" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B292" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C292" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D292" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E292" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F292" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G292" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H292" s="0">
+        <x:v>975139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="293" spans="1:8">
+      <x:c r="A293" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B293" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C293" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D293" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E293" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F293" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G293" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H293" s="0">
+        <x:v>1381774</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="294" spans="1:8">
+      <x:c r="A294" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B294" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C294" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D294" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E294" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F294" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G294" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H294" s="0">
+        <x:v>1990619</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="295" spans="1:8">
+      <x:c r="A295" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B295" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C295" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D295" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E295" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F295" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G295" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H295" s="0">
+        <x:v>1919796</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="296" spans="1:8">
+      <x:c r="A296" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B296" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C296" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D296" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E296" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F296" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G296" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H296" s="0">
+        <x:v>2146056</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="297" spans="1:8">
+      <x:c r="A297" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C297" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D297" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E297" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F297" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G297" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H297" s="0">
+        <x:v>1919304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="298" spans="1:8">
+      <x:c r="A298" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C298" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D298" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E298" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F298" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G298" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H298" s="0">
+        <x:v>1478751</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299" spans="1:8">
+      <x:c r="A299" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D299" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E299" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G299" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H299" s="0">
+        <x:v>1367857</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300" spans="1:8">
+      <x:c r="A300" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D300" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E300" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F300" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G300" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H300" s="0">
+        <x:v>870448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301" spans="1:8">
+      <x:c r="A301" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D301" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E301" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F301" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G301" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H301" s="0">
+        <x:v>1082407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:8">
+      <x:c r="A302" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C302" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="B265" s="0" t="s">
+      <x:c r="D302" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C265" s="0" t="s">
-[...15 lines deleted...]
-        <x:v>1082407</x:v>
+      <x:c r="E302" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G302" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H302" s="0">
+        <x:v>872822</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:8">
+      <x:c r="A303" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D303" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E303" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G303" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H303" s="0">
+        <x:v>1044913</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:8">
+      <x:c r="A304" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D304" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E304" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F304" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G304" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H304" s="0">
+        <x:v>1571299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:8">
+      <x:c r="A305" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D305" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F305" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G305" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H305" s="0">
+        <x:v>1599279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:8">
+      <x:c r="A306" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C306" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D306" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E306" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F306" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G306" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H306" s="0">
+        <x:v>2568956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:8">
+      <x:c r="A307" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D307" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E307" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F307" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G307" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H307" s="0">
+        <x:v>2402134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:8">
+      <x:c r="A308" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D308" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E308" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F308" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G308" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H308" s="0">
+        <x:v>2832309</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:8">
+      <x:c r="A309" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D309" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E309" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F309" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G309" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H309" s="0">
+        <x:v>3261934</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:8">
+      <x:c r="A310" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D310" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E310" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F310" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G310" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H310" s="0">
+        <x:v>2526020</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:8">
+      <x:c r="A311" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D311" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E311" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G311" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H311" s="0">
+        <x:v>2037744</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:8">
+      <x:c r="A312" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D312" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E312" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F312" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G312" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H312" s="0">
+        <x:v>1405349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:8">
+      <x:c r="A313" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C313" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E313" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G313" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H313" s="0">
+        <x:v>2239388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:8">
+      <x:c r="A314" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E314" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F314" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G314" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H314" s="0">
+        <x:v>1018529</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:8">
+      <x:c r="A315" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E315" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G315" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H315" s="0">
+        <x:v>1154625</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:8">
+      <x:c r="A316" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E316" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F316" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G316" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H316" s="0">
+        <x:v>1602189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:8">
+      <x:c r="A317" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D317" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="E317" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F317" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G317" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H317" s="0">
+        <x:v>1756304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:8">
+      <x:c r="A318" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D318" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E318" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F318" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G318" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H318" s="0">
+        <x:v>2521178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:8">
+      <x:c r="A319" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D319" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E319" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F319" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G319" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H319" s="0">
+        <x:v>2745188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:8">
+      <x:c r="A320" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D320" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E320" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F320" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G320" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H320" s="0">
+        <x:v>2651413</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:8">
+      <x:c r="A321" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D321" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E321" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F321" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G321" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H321" s="0">
+        <x:v>3279973</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:8">
+      <x:c r="A322" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D322" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E322" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F322" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G322" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H322" s="0">
+        <x:v>2487948</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:8">
+      <x:c r="A323" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C323" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D323" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E323" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F323" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G323" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H323" s="0">
+        <x:v>2109781</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:8">
+      <x:c r="A324" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C324" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D324" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E324" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F324" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G324" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H324" s="0">
+        <x:v>1247606</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:8">
+      <x:c r="A325" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C325" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D325" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E325" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F325" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G325" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H325" s="0">
+        <x:v>1775226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:8">
+      <x:c r="A326" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C326" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D326" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E326" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F326" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G326" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H326" s="0">
+        <x:v>654239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:8">
+      <x:c r="A327" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D327" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E327" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F327" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G327" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H327" s="0">
+        <x:v>727952</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:8">
+      <x:c r="A328" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D328" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E328" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F328" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G328" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H328" s="0">
+        <x:v>1522395</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:8">
+      <x:c r="A329" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D329" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E329" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F329" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G329" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H329" s="0">
+        <x:v>1700468</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:8">
+      <x:c r="A330" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D330" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E330" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F330" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G330" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H330" s="0">
+        <x:v>2424228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:8">
+      <x:c r="A331" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D331" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E331" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F331" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G331" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H331" s="0">
+        <x:v>3108198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:8">
+      <x:c r="A332" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D332" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E332" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F332" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G332" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H332" s="0">
+        <x:v>2876583</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333" spans="1:8">
+      <x:c r="A333" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D333" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E333" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F333" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G333" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H333" s="0">
+        <x:v>3353404</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:8">
+      <x:c r="A334" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C334" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D334" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E334" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F334" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G334" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H334" s="0">
+        <x:v>2298897</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:8">
+      <x:c r="A335" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C335" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D335" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E335" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F335" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G335" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H335" s="0">
+        <x:v>2242381</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:8">
+      <x:c r="A336" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D336" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E336" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F336" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G336" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H336" s="0">
+        <x:v>1499812</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:8">
+      <x:c r="A337" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D337" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E337" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F337" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G337" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H337" s="0">
+        <x:v>2310345</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -9017,51 +11177,51 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="ITM08C01"/>
         <x:s v="ITM08C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Irish Resident"/>
         <x:s v="Non-Irish Resident"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="132">
+      <x:sharedItems count="168">
         <x:s v="201201"/>
         <x:s v="201202"/>
         <x:s v="201203"/>
         <x:s v="201204"/>
         <x:s v="201205"/>
         <x:s v="201206"/>
         <x:s v="201207"/>
         <x:s v="201208"/>
         <x:s v="201209"/>
         <x:s v="201210"/>
         <x:s v="201211"/>
         <x:s v="201212"/>
         <x:s v="201301"/>
         <x:s v="201302"/>
         <x:s v="201303"/>
         <x:s v="201304"/>
         <x:s v="201305"/>
         <x:s v="201306"/>
         <x:s v="201307"/>
         <x:s v="201308"/>
         <x:s v="201309"/>
         <x:s v="201310"/>
         <x:s v="201311"/>
         <x:s v="201312"/>
         <x:s v="201401"/>
@@ -9150,54 +11310,90 @@
         <x:s v="202012"/>
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
         <x:s v="202202"/>
         <x:s v="202203"/>
         <x:s v="202204"/>
         <x:s v="202205"/>
         <x:s v="202206"/>
         <x:s v="202207"/>
         <x:s v="202208"/>
         <x:s v="202209"/>
         <x:s v="202210"/>
         <x:s v="202211"/>
         <x:s v="202212"/>
+        <x:s v="202301"/>
+        <x:s v="202302"/>
+        <x:s v="202303"/>
+        <x:s v="202304"/>
+        <x:s v="202305"/>
+        <x:s v="202306"/>
+        <x:s v="202307"/>
+        <x:s v="202308"/>
+        <x:s v="202309"/>
+        <x:s v="202310"/>
+        <x:s v="202311"/>
+        <x:s v="202312"/>
+        <x:s v="202401"/>
+        <x:s v="202402"/>
+        <x:s v="202403"/>
+        <x:s v="202404"/>
+        <x:s v="202405"/>
+        <x:s v="202406"/>
+        <x:s v="202407"/>
+        <x:s v="202408"/>
+        <x:s v="202409"/>
+        <x:s v="202410"/>
+        <x:s v="202411"/>
+        <x:s v="202412"/>
+        <x:s v="202501"/>
+        <x:s v="202502"/>
+        <x:s v="202503"/>
+        <x:s v="202504"/>
+        <x:s v="202505"/>
+        <x:s v="202506"/>
+        <x:s v="202507"/>
+        <x:s v="202508"/>
+        <x:s v="202509"/>
+        <x:s v="202510"/>
+        <x:s v="202511"/>
+        <x:s v="202512"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="132">
+      <x:sharedItems count="168">
         <x:s v="2012 January"/>
         <x:s v="2012 February"/>
         <x:s v="2012 March"/>
         <x:s v="2012 April"/>
         <x:s v="2012 May"/>
         <x:s v="2012 June"/>
         <x:s v="2012 July"/>
         <x:s v="2012 August"/>
         <x:s v="2012 September"/>
         <x:s v="2012 October"/>
         <x:s v="2012 November"/>
         <x:s v="2012 December"/>
         <x:s v="2013 January"/>
         <x:s v="2013 February"/>
         <x:s v="2013 March"/>
         <x:s v="2013 April"/>
         <x:s v="2013 May"/>
         <x:s v="2013 June"/>
         <x:s v="2013 July"/>
         <x:s v="2013 August"/>
         <x:s v="2013 September"/>
         <x:s v="2013 October"/>
         <x:s v="2013 November"/>
         <x:s v="2013 December"/>
         <x:s v="2014 January"/>
@@ -9286,69 +11482,105 @@
         <x:s v="2020 December"/>
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
         <x:s v="2022 February"/>
         <x:s v="2022 March"/>
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
+        <x:s v="2023 January"/>
+        <x:s v="2023  February"/>
+        <x:s v="2023  March"/>
+        <x:s v="2023  April"/>
+        <x:s v="2023  May"/>
+        <x:s v="2023 June"/>
+        <x:s v="2023 July"/>
+        <x:s v="2023  August"/>
+        <x:s v="2023 September"/>
+        <x:s v="2023  October"/>
+        <x:s v="2023  November"/>
+        <x:s v="2023  December"/>
+        <x:s v="2024 January"/>
+        <x:s v="2024  February"/>
+        <x:s v="2024 March"/>
+        <x:s v="2024 April"/>
+        <x:s v="2024 May"/>
+        <x:s v="2024 June"/>
+        <x:s v="2024 July"/>
+        <x:s v="2024 August"/>
+        <x:s v="2024 September"/>
+        <x:s v="2024 October"/>
+        <x:s v="2024 November"/>
+        <x:s v="2024 December"/>
+        <x:s v="2025 January"/>
+        <x:s v="2025 February"/>
+        <x:s v="2025 March"/>
+        <x:s v="2025 April"/>
+        <x:s v="2025 May"/>
+        <x:s v="2025 June"/>
+        <x:s v="2025 July"/>
+        <x:s v="2025 August"/>
+        <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03880V04631">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="NUTS 3 Region">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number of nights spent"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="4630000" count="260">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="4630000" count="331">
         <x:n v="806849"/>
         <x:n v="957798"/>
         <x:n v="1180245"/>
         <x:n v="1282596"/>
         <x:n v="1338550"/>
         <x:n v="1536567"/>
         <x:n v="1729441"/>
         <x:n v="1910474"/>
         <x:n v="1405849"/>
         <x:n v="1256865"/>
         <x:n v="1096259"/>
         <x:n v="910264"/>
         <x:n v="860431"/>
         <x:n v="1012570"/>
         <x:n v="1257193"/>
         <x:n v="1112840"/>
         <x:n v="1261789"/>
         <x:n v="1466851"/>
         <x:n v="1746124"/>
         <x:n v="2029588"/>
         <x:n v="1459656"/>
         <x:n v="1401961"/>
         <x:n v="1065440"/>
         <x:n v="916935"/>
         <x:n v="936737"/>
@@ -9434,50 +11666,85 @@
         <x:n v="463000"/>
         <x:n v="145000"/>
         <x:n v="81000"/>
         <x:n v="76000"/>
         <x:n v="54000"/>
         <x:n v="28000"/>
         <x:n v="1084000"/>
         <x:n v="2726000"/>
         <x:n v="2778000"/>
         <x:n v="972000"/>
         <x:n v="900000"/>
         <x:n v="413000"/>
         <x:n v="439000"/>
         <x:n v="556000"/>
         <x:n v="998000"/>
         <x:n v="899000"/>
         <x:n v="1622000"/>
         <x:n v="1029000"/>
         <x:n v="1947000"/>
         <x:n v="3613000"/>
         <x:n v="3407000"/>
         <x:n v="1405000"/>
         <x:n v="953000"/>
         <x:n v="1138000"/>
         <x:n v="889000"/>
+        <x:n v="659000"/>
+        <x:n v="1085002"/>
+        <x:n v="840002"/>
+        <x:n v="1185999"/>
+        <x:n v="1275997"/>
+        <x:n v="1522000"/>
+        <x:n v="2751008"/>
+        <x:n v="2686998"/>
+        <x:n v="1194002"/>
+        <x:n v="1081999"/>
+        <x:n v="1370998"/>
+        <x:n v="620998"/>
+        <x:n v="659002"/>
+        <x:n v="804000"/>
+        <x:n v="1099000"/>
+        <x:n v="1025001"/>
+        <x:n v="1155998"/>
+        <x:n v="2259000"/>
+        <x:n v="2231997"/>
+        <x:n v="3397997"/>
+        <x:n v="1299998"/>
+        <x:n v="1378003"/>
+        <x:n v="1052999"/>
+        <x:n v="964996"/>
+        <x:n v="709000"/>
+        <x:n v="838000"/>
+        <x:n v="735000"/>
+        <x:n v="1211000"/>
+        <x:n v="1660000"/>
+        <x:n v="1972000"/>
+        <x:n v="2716000"/>
+        <x:n v="3009000"/>
+        <x:n v="1469000"/>
+        <x:n v="1093000"/>
+        <x:n v="924000"/>
         <x:n v="333708"/>
         <x:n v="424743"/>
         <x:n v="716280"/>
         <x:n v="851229"/>
         <x:n v="1074729"/>
         <x:n v="1262767"/>
         <x:n v="1497174"/>
         <x:n v="1648363"/>
         <x:n v="1169109"/>
         <x:n v="781881"/>
         <x:n v="588928"/>
         <x:n v="438515"/>
         <x:n v="337503"/>
         <x:n v="420974"/>
         <x:n v="716401"/>
         <x:n v="928171"/>
         <x:n v="1181952"/>
         <x:n v="1290766"/>
         <x:n v="1510843"/>
         <x:n v="1822533"/>
         <x:n v="1248854"/>
         <x:n v="945759"/>
         <x:n v="580947"/>
         <x:n v="430834"/>
         <x:n v="407663"/>
@@ -9565,50 +11832,86 @@
         <x:n v="308709"/>
         <x:n v="129137"/>
         <x:n v="64024"/>
         <x:n v="60953"/>
         <x:n v="69068"/>
         <x:n v="117980"/>
         <x:n v="200952"/>
         <x:n v="424810"/>
         <x:n v="712879"/>
         <x:n v="627241"/>
         <x:n v="838315"/>
         <x:n v="675058"/>
         <x:n v="1314034"/>
         <x:n v="609352"/>
         <x:n v="733325"/>
         <x:n v="975139"/>
         <x:n v="1381774"/>
         <x:n v="1990619"/>
         <x:n v="1919796"/>
         <x:n v="2146056"/>
         <x:n v="1919304"/>
         <x:n v="1478751"/>
         <x:n v="1367857"/>
         <x:n v="870448"/>
         <x:n v="1082407"/>
+        <x:n v="872822"/>
+        <x:n v="1044913"/>
+        <x:n v="1571299"/>
+        <x:n v="1599279"/>
+        <x:n v="2568956"/>
+        <x:n v="2402134"/>
+        <x:n v="2832309"/>
+        <x:n v="3261934"/>
+        <x:n v="2526020"/>
+        <x:n v="2037744"/>
+        <x:n v="1405349"/>
+        <x:n v="2239388"/>
+        <x:n v="1018529"/>
+        <x:n v="1154625"/>
+        <x:n v="1602189"/>
+        <x:n v="1756304"/>
+        <x:n v="2521178"/>
+        <x:n v="2745188"/>
+        <x:n v="2651413"/>
+        <x:n v="3279973"/>
+        <x:n v="2487948"/>
+        <x:n v="2109781"/>
+        <x:n v="1247606"/>
+        <x:n v="1775226"/>
+        <x:n v="654239"/>
+        <x:n v="727952"/>
+        <x:n v="1522395"/>
+        <x:n v="1700468"/>
+        <x:n v="2424228"/>
+        <x:n v="3108198"/>
+        <x:n v="2876583"/>
+        <x:n v="3353404"/>
+        <x:n v="2298897"/>
+        <x:n v="2242381"/>
+        <x:n v="1499812"/>
+        <x:n v="2310345"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="ITM08C01"/>
     <s v="Irish Resident"/>
     <s v="201201"/>
     <s v="2012 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="806849"/>
   </r>
   <r>
     <s v="ITM08C01"/>
     <s v="Irish Resident"/>
     <s v="201202"/>
     <s v="2012 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
@@ -10894,50 +13197,410 @@
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="953000"/>
   </r>
   <r>
     <s v="ITM08C01"/>
     <s v="Irish Resident"/>
     <s v="202211"/>
     <s v="2022 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="1138000"/>
   </r>
   <r>
     <s v="ITM08C01"/>
     <s v="Irish Resident"/>
     <s v="202212"/>
     <s v="2022 December"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="889000"/>
   </r>
   <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202301"/>
+    <s v="2023 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="659000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202302"/>
+    <s v="2023  February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1085002"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202303"/>
+    <s v="2023  March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="840002"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202304"/>
+    <s v="2023  April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1185999"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202305"/>
+    <s v="2023  May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1275997"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202306"/>
+    <s v="2023 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1522000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202307"/>
+    <s v="2023 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2751008"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202308"/>
+    <s v="2023  August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2686998"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202309"/>
+    <s v="2023 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1194002"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202310"/>
+    <s v="2023  October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1081999"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202311"/>
+    <s v="2023  November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1370998"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202312"/>
+    <s v="2023  December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="620998"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202401"/>
+    <s v="2024 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="659002"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202402"/>
+    <s v="2024  February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="804000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202403"/>
+    <s v="2024 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1099000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202404"/>
+    <s v="2024 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1025001"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202405"/>
+    <s v="2024 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1155998"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202406"/>
+    <s v="2024 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2259000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202407"/>
+    <s v="2024 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2231997"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202408"/>
+    <s v="2024 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="3397997"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202409"/>
+    <s v="2024 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1299998"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202410"/>
+    <s v="2024 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1378003"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202411"/>
+    <s v="2024 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1052999"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202412"/>
+    <s v="2024 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="964996"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202501"/>
+    <s v="2025 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="709000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202502"/>
+    <s v="2025 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="838000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202503"/>
+    <s v="2025 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="735000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202504"/>
+    <s v="2025 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1211000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202505"/>
+    <s v="2025 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1660000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202506"/>
+    <s v="2025 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1972000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202507"/>
+    <s v="2025 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2716000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202508"/>
+    <s v="2025 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="3009000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202509"/>
+    <s v="2025 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="851000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1469000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1093000"/>
+  </r>
+  <r>
+    <s v="ITM08C01"/>
+    <s v="Irish Resident"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="924000"/>
+  </r>
+  <r>
     <s v="ITM08C02"/>
     <s v="Non-Irish Resident"/>
     <s v="201201"/>
     <s v="2012 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="333708"/>
   </r>
   <r>
     <s v="ITM08C02"/>
     <s v="Non-Irish Resident"/>
     <s v="201202"/>
     <s v="2012 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="424743"/>
   </r>
   <r>
     <s v="ITM08C02"/>
     <s v="Non-Irish Resident"/>
     <s v="201203"/>
     <s v="2012 March"/>
     <s v="IE0"/>
@@ -12213,27 +14876,387 @@
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="1367857"/>
   </r>
   <r>
     <s v="ITM08C02"/>
     <s v="Non-Irish Resident"/>
     <s v="202211"/>
     <s v="2022 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="870448"/>
   </r>
   <r>
     <s v="ITM08C02"/>
     <s v="Non-Irish Resident"/>
     <s v="202212"/>
     <s v="2022 December"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number of nights spent"/>
     <n v="1082407"/>
   </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202301"/>
+    <s v="2023 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="872822"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202302"/>
+    <s v="2023  February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1044913"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202303"/>
+    <s v="2023  March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1571299"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202304"/>
+    <s v="2023  April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1599279"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202305"/>
+    <s v="2023  May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2568956"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202306"/>
+    <s v="2023 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2402134"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202307"/>
+    <s v="2023 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2832309"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202308"/>
+    <s v="2023  August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="3261934"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202309"/>
+    <s v="2023 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2526020"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202310"/>
+    <s v="2023  October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2037744"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202311"/>
+    <s v="2023  November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1405349"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202312"/>
+    <s v="2023  December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2239388"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202401"/>
+    <s v="2024 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1018529"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202402"/>
+    <s v="2024  February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1154625"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202403"/>
+    <s v="2024 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1602189"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202404"/>
+    <s v="2024 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1756304"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202405"/>
+    <s v="2024 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2521178"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202406"/>
+    <s v="2024 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2745188"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202407"/>
+    <s v="2024 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2651413"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202408"/>
+    <s v="2024 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="3279973"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202409"/>
+    <s v="2024 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2487948"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202410"/>
+    <s v="2024 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2109781"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202411"/>
+    <s v="2024 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1247606"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202412"/>
+    <s v="2024 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1775226"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202501"/>
+    <s v="2025 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="654239"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202502"/>
+    <s v="2025 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="727952"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202503"/>
+    <s v="2025 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1522395"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202504"/>
+    <s v="2025 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1700468"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202505"/>
+    <s v="2025 May"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2424228"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202506"/>
+    <s v="2025 June"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="3108198"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202507"/>
+    <s v="2025 July"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2876583"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202508"/>
+    <s v="2025 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="3353404"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202509"/>
+    <s v="2025 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2298897"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2242381"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="1499812"/>
+  </r>
+  <r>
+    <s v="ITM08C02"/>
+    <s v="Non-Irish Resident"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number of nights spent"/>
+    <n v="2310345"/>
+  </r>
 </pivotCacheRecords>
 </file>