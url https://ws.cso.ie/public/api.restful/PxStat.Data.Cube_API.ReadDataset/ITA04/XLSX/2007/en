--- v0 (2025-12-09)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd2f2c270b745e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f4a8dc8ff05458e9768378d92b5e8db.psmdcp" Id="R42d03b56828b4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52fb49fd5ac4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91e27777326642d2abab9adf230dacbe.psmdcp" Id="Ra646be4dc0314a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ITA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Annual participation in tourism for personal purpose</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/05/2024 11:00:00</x:t>
+    <x:t>27/01/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>% presented in this table are the share of Irish residents aged 15 and over who, during the reference year, returned from at least one trip involving an overnight stay for personal purposes e.g. holiday, leisure, recreation, visiting friends or relatives etc., as measured by the CSO Household Travel Survey (see surveyBackground Notes(https://www.cso.ie/en/releasesandpublications/ep/p-hts/householdtravelsurveyquarter4andyear2023/backgroundnotes/)).&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/tourismandtravel/householdtravelsurvey/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ITA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HTSA</x:t>
   </x:si>
   <x:si>
     <x:t>Household Travel Survey - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -204,50 +204,56 @@
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
     <x:t>Outbound</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -399,109 +405,113 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="7">
+      <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="7">
+      <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="C02276V02746" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Destination" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H15" totalsRowShown="0">
-  <x:autoFilter ref="A1:H15"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H19" totalsRowShown="0">
+  <x:autoFilter ref="A1:H19"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02276V02746"/>
     <x:tableColumn id="6" name="Destination"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1002,51 +1012,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H15"/>
+  <x:dimension ref="A1:H19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1406,50 +1416,154 @@
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
         <x:v>55.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8">
+      <x:c r="A16" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H16" s="0">
+        <x:v>53.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:8">
+      <x:c r="A17" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H17" s="0">
+        <x:v>64.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:8">
+      <x:c r="A18" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H18" s="0">
+        <x:v>50.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:8">
+      <x:c r="A19" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H19" s="0">
+        <x:v>68.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1495,103 +1609,111 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="ITA04C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population aged 15 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="7">
+      <x:sharedItems count="9">
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
+        <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="7">
+      <x:sharedItems count="9">
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
+        <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02276V02746">
       <x:sharedItems count="2">
         <x:s v="01"/>
         <x:s v="02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Destination">
       <x:sharedItems count="2">
         <x:s v="Domestic"/>
         <x:s v="Outbound"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="22.4" maxValue="65.3" count="13">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="22.4" maxValue="68.1" count="17">
         <x:n v="62.8"/>
         <x:n v="57.4"/>
         <x:n v="65.3"/>
         <x:n v="55.5"/>
         <x:n v="63.3"/>
         <x:n v="59.7"/>
         <x:n v="61.5"/>
         <x:n v="55.1"/>
         <x:n v="22.4"/>
         <x:n v="64"/>
         <x:n v="33.7"/>
         <x:n v="61.8"/>
         <x:n v="55.3"/>
+        <x:n v="53.5"/>
+        <x:n v="64.7"/>
+        <x:n v="50.7"/>
+        <x:n v="68.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="ITA04C01"/>
     <s v="Population aged 15 years and over"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Domestic"/>
     <s v="%"/>
     <n v="62.8"/>
   </r>
   <r>
     <s v="ITA04C01"/>
     <s v="Population aged 15 years and over"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Outbound"/>
@@ -1696,27 +1818,67 @@
     <s v="02"/>
     <s v="Outbound"/>
     <s v="%"/>
     <n v="33.7"/>
   </r>
   <r>
     <s v="ITA04C01"/>
     <s v="Population aged 15 years and over"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Domestic"/>
     <s v="%"/>
     <n v="61.8"/>
   </r>
   <r>
     <s v="ITA04C01"/>
     <s v="Population aged 15 years and over"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Outbound"/>
     <s v="%"/>
     <n v="55.3"/>
   </r>
+  <r>
+    <s v="ITA04C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="Domestic"/>
+    <s v="%"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="ITA04C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="Outbound"/>
+    <s v="%"/>
+    <n v="64.7"/>
+  </r>
+  <r>
+    <s v="ITA04C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Domestic"/>
+    <s v="%"/>
+    <n v="50.7"/>
+  </r>
+  <r>
+    <s v="ITA04C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Outbound"/>
+    <s v="%"/>
+    <n v="68.1"/>
+  </r>
 </pivotCacheRecords>
 </file>