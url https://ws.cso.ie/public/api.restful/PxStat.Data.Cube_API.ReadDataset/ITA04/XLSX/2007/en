--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re52fb49fd5ac4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91e27777326642d2abab9adf230dacbe.psmdcp" Id="Ra646be4dc0314a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbaeaa70a2b94b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/488130576a7e4af89d1c9c52b19880dc.psmdcp" Id="R51aa1f9c4bb6428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>