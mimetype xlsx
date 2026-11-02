--- v2 (2026-09-09)
+++ v3 (2026-11-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84f5c5c8ef2d4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/828d6f6cad5b4eb0969da1e22c9c1ab7.psmdcp" Id="R7387bb4259f04157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bce4bb7f4684ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e08fc51e31f467b82c3851ca1349e36.psmdcp" Id="R2be76cdc81054e4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Annual nights spent at tourist accommodation establishments</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>27/01/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Methodology(https://www.cso.ie/en/methods/tourismandtravel/householdtravelsurvey/)&lt;br&gt;Figures presented in this table come from different sources. Since 2020, the data in respect of nights spent by Irish residents are sourced from the CSO Household Travel Survey while the data in respect of nights spent by non-residents (i.e. foreign visitors) have been estimated or modelled using a combination of passenger surveys and administrative data. The totals are then allocated to different regions using tourist accommodation occupancy data provided by third party data sources. Users should be aware of the usual accuracy limitations of modelled estimates when using the data.&lt;br&gt;Data prior to 2020 not available by NUTS3.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ITA01/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ITA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HTSA</x:t>
   </x:si>
   <x:si>
     <x:t>Household Travel Survey - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Sam Scriven</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>tourism@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -801,51 +801,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ITA01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ITA01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">