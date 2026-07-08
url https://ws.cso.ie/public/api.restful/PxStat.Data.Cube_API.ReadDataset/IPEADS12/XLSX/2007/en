--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c2eb5cb9df4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/990cfb9ba0354d7286eeca635f60d7eb.psmdcp" Id="R7da988b611e74d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0368c2332530460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75174d539b154c139f553ac2c01ebf12.psmdcp" Id="Rae2cbc58f5de4981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS12</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Estimated Population</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/24/2024 11:00:00 AM</x:t>
+    <x:t>24/06/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS data is experimental and categorised as a CSO Frontier Series Research Output. Particular care must be taken when interpreting the statistics in this release. The underlying assumptions and methodologies are different to the official population estimates and related statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IPEADS12/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS</x:t>
   </x:si>
   <x:si>
     <x:t>Population Estimates for Ireland from Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -1378,1515 +1378,452 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1463 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03877V04628" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="166">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+      </items>
+    </pivotField>
+    <pivotField name="Local Electoral Areas 2019" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="166">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J997" totalsRowShown="0">
   <x:autoFilter ref="A1:J997"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C03877V04628"/>
     <x:tableColumn id="8" name="Local Electoral Areas 2019"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3157,51 +2094,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IPEADS12/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -3390,51 +2327,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J997"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="43.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="36.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="44.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -35328,51 +34265,51 @@
       <x:c r="G997" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H997" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I997" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J997" s="0">
         <x:v>13648</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -35389,51 +34326,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J997" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="IPEADS12C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population Estimates using Administrative Data"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2021"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2021"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
@@ -36765,27 +35702,11980 @@
         <x:n v="15244"/>
         <x:n v="9102"/>
         <x:n v="15765"/>
         <x:n v="14111"/>
         <x:n v="7584"/>
         <x:n v="19385"/>
         <x:n v="16940"/>
         <x:n v="11824"/>
         <x:n v="24153"/>
         <x:n v="14619"/>
         <x:n v="15276"/>
         <x:n v="15785"/>
         <x:n v="9140"/>
         <x:n v="20217"/>
         <x:n v="12428"/>
         <x:n v="15656"/>
         <x:n v="11149"/>
         <x:n v="13648"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="Number"/>
+    <n v="25576"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="Number"/>
+    <n v="36371"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="Number"/>
+    <n v="27349"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="Number"/>
+    <n v="28651"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="Number"/>
+    <n v="20068"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="Number"/>
+    <n v="16753"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="Number"/>
+    <n v="11280"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="Number"/>
+    <n v="9966"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="Number"/>
+    <n v="14105"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="Number"/>
+    <n v="29095"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="Number"/>
+    <n v="29246"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="Number"/>
+    <n v="35727"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="Number"/>
+    <n v="40424"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="Number"/>
+    <n v="38889"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="Number"/>
+    <n v="38276"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="Number"/>
+    <n v="11194"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="Number"/>
+    <n v="15600"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="Number"/>
+    <n v="19327"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f10-13a3-e055-000000000001"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="Number"/>
+    <n v="28721"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f11-13a3-e055-000000000001"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="Number"/>
+    <n v="37692"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="Number"/>
+    <n v="26773"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="Number"/>
+    <n v="19995"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="Number"/>
+    <n v="32364"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="Number"/>
+    <n v="27117"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="Number"/>
+    <n v="29743"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="Number"/>
+    <n v="32427"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="Number"/>
+    <n v="12686"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="Number"/>
+    <n v="19214"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="Number"/>
+    <n v="17800"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="Number"/>
+    <n v="35572"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f19-13a3-e055-000000000001"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="Number"/>
+    <n v="38998"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1a-13a3-e055-000000000001"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="Number"/>
+    <n v="33864"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1b-13a3-e055-000000000001"/>
+    <s v="Ratoath, Meath"/>
+    <s v="Number"/>
+    <n v="38494"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="Number"/>
+    <n v="33952"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="Number"/>
+    <n v="41069"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="Number"/>
+    <n v="25754"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="Number"/>
+    <n v="24764"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="Number"/>
+    <n v="18533"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="Number"/>
+    <n v="26232"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="Number"/>
+    <n v="32640"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="Number"/>
+    <n v="24771"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="Number"/>
+    <n v="23507"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="Number"/>
+    <n v="25493"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="Number"/>
+    <n v="20634"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="Number"/>
+    <n v="28061"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="Number"/>
+    <n v="18897"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="Number"/>
+    <n v="23309"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="Number"/>
+    <n v="28463"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="Number"/>
+    <n v="26450"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="Number"/>
+    <n v="27828"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="Number"/>
+    <n v="23110"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="Number"/>
+    <n v="18293"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="Number"/>
+    <n v="19844"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="Number"/>
+    <n v="27088"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="Number"/>
+    <n v="33879"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="Number"/>
+    <n v="17222"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="Number"/>
+    <n v="20106"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="Number"/>
+    <n v="15391"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="Number"/>
+    <n v="22245"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="Number"/>
+    <n v="16920"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="Number"/>
+    <n v="10804"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="Number"/>
+    <n v="27832"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="Number"/>
+    <n v="27000"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="Number"/>
+    <n v="24971"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="Number"/>
+    <n v="26515"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="Number"/>
+    <n v="20451"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="Number"/>
+    <n v="23317"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="Number"/>
+    <n v="30187"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="Number"/>
+    <n v="30637"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="Number"/>
+    <n v="17344"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="Number"/>
+    <n v="30149"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3c-13a3-e055-000000000001"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="Number"/>
+    <n v="23482"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000024000001"/>
+    <s v="Wexford, Wexford"/>
+    <s v="Number"/>
+    <n v="33188"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="Number"/>
+    <n v="33030"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="Number"/>
+    <n v="27904"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="Number"/>
+    <n v="19656"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="Number"/>
+    <n v="30418"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="32826"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="28107"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="Number"/>
+    <n v="19847"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="Number"/>
+    <n v="41723"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef8-13a3-e055-000000000001"/>
+    <s v="Swords, Fingal"/>
+    <s v="Number"/>
+    <n v="60795"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef9-13a3-e055-000000000001"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="Number"/>
+    <n v="45149"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3efa-13a3-e055-000000000001"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="Number"/>
+    <n v="54070"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3efb-13a3-e055-000000000001"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="Number"/>
+    <n v="64206"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="30032"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3efd-13a3-e055-000000000001"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="40599"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3f-13a3-e055-000000000001"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="42353"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f40-13a3-e055-000000000001"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="40749"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4e-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="48360"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4f-13a3-e055-000000000001"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="36104"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f50-13a3-e055-000000000001"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="Number"/>
+    <n v="41460"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f51-13a3-e055-000000000001"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="Number"/>
+    <n v="48443"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f52-13a3-e055-000000000001"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="Number"/>
+    <n v="50209"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="Number"/>
+    <n v="39870"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f54-13a3-e055-000000000001"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="Number"/>
+    <n v="42067"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f55-13a3-e055-000000000001"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="Number"/>
+    <n v="52912"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="Number"/>
+    <n v="43151"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000002200001"/>
+    <s v="Ongar, Fingal"/>
+    <s v="Number"/>
+    <n v="44975"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999770000001"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="Number"/>
+    <n v="43237"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="Number"/>
+    <n v="61455"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f57-13a3-e055-000000000001"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="Number"/>
+    <n v="67416"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="Number"/>
+    <n v="51582"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="Number"/>
+    <n v="63418"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="Number"/>
+    <n v="47197"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="41377"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="77521"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="Number"/>
+    <n v="60353"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="Number"/>
+    <n v="48426"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="Number"/>
+    <n v="55106"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999660000001"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="48880"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="Number"/>
+    <n v="17067"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="Number"/>
+    <n v="21388"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="Number"/>
+    <n v="30964"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="Number"/>
+    <n v="36274"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="Number"/>
+    <n v="21764"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="Number"/>
+    <n v="26322"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="Number"/>
+    <n v="40153"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="Number"/>
+    <n v="49492"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="Number"/>
+    <n v="40764"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="Number"/>
+    <n v="38021"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="Number"/>
+    <n v="41333"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="23961"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="32664"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="Number"/>
+    <n v="39071"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="Number"/>
+    <n v="32307"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="Number"/>
+    <n v="44962"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="Number"/>
+    <n v="46882"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="Number"/>
+    <n v="47919"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="Number"/>
+    <n v="41091"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="Number"/>
+    <n v="50187"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="Number"/>
+    <n v="23076"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="Number"/>
+    <n v="13232"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="Number"/>
+    <n v="17247"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="Number"/>
+    <n v="21422"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="Number"/>
+    <n v="29228"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="Number"/>
+    <n v="36429"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="Number"/>
+    <n v="27797"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="Number"/>
+    <n v="17178"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="Number"/>
+    <n v="36363"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="Number"/>
+    <n v="29450"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="Number"/>
+    <n v="26054"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="Number"/>
+    <n v="38490"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="Number"/>
+    <n v="25828"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="Number"/>
+    <n v="21713"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="Number"/>
+    <n v="27707"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="Number"/>
+    <n v="27555"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="Number"/>
+    <n v="30902"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="Number"/>
+    <n v="29505"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="Number"/>
+    <n v="18205"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="Number"/>
+    <n v="30912"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="Number"/>
+    <n v="26284"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="Number"/>
+    <n v="13811"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="Number"/>
+    <n v="36851"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="Number"/>
+    <n v="33285"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f70-13a3-e055-000000000001"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="24213"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="Number"/>
+    <n v="47010"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="Number"/>
+    <n v="29001"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="Number"/>
+    <n v="31502"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="Number"/>
+    <n v="30122"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-994510000001"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="Number"/>
+    <n v="18039"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="39880"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="Number"/>
+    <n v="24744"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="Number"/>
+    <n v="32028"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="20307"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="26347"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="Number"/>
+    <n v="12935"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="Number"/>
+    <n v="18324"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="Number"/>
+    <n v="13766"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="Number"/>
+    <n v="14440"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="Number"/>
+    <n v="10035"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="Number"/>
+    <n v="8587"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="Number"/>
+    <n v="5695"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="Number"/>
+    <n v="5005"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="Number"/>
+    <n v="7011"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="Number"/>
+    <n v="14784"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="Number"/>
+    <n v="14739"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="Number"/>
+    <n v="18027"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="Number"/>
+    <n v="20371"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="Number"/>
+    <n v="19299"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="Number"/>
+    <n v="19240"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="Number"/>
+    <n v="5688"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="Number"/>
+    <n v="7969"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="Number"/>
+    <n v="9736"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f10-13a3-e055-000000000001"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="Number"/>
+    <n v="14512"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f11-13a3-e055-000000000001"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="Number"/>
+    <n v="18998"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="Number"/>
+    <n v="13651"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="Number"/>
+    <n v="10065"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="Number"/>
+    <n v="16117"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="Number"/>
+    <n v="13578"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="Number"/>
+    <n v="15036"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="Number"/>
+    <n v="16184"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="Number"/>
+    <n v="6377"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="Number"/>
+    <n v="9559"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="Number"/>
+    <n v="8928"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="Number"/>
+    <n v="18128"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f19-13a3-e055-000000000001"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="Number"/>
+    <n v="19515"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1a-13a3-e055-000000000001"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="Number"/>
+    <n v="17116"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1b-13a3-e055-000000000001"/>
+    <s v="Ratoath, Meath"/>
+    <s v="Number"/>
+    <n v="19398"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="Number"/>
+    <n v="17065"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="Number"/>
+    <n v="20688"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="Number"/>
+    <n v="13032"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="Number"/>
+    <n v="12762"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="Number"/>
+    <n v="9601"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="Number"/>
+    <n v="13293"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="Number"/>
+    <n v="16328"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="Number"/>
+    <n v="12678"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="Number"/>
+    <n v="11864"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="Number"/>
+    <n v="12815"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="Number"/>
+    <n v="10299"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="Number"/>
+    <n v="14193"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="Number"/>
+    <n v="9382"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="Number"/>
+    <n v="11516"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="Number"/>
+    <n v="14384"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="Number"/>
+    <n v="13438"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="Number"/>
+    <n v="14169"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="Number"/>
+    <n v="11573"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="Number"/>
+    <n v="9314"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="Number"/>
+    <n v="10022"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="Number"/>
+    <n v="13563"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="Number"/>
+    <n v="17158"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="Number"/>
+    <n v="8756"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="Number"/>
+    <n v="10074"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="Number"/>
+    <n v="7892"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="Number"/>
+    <n v="11197"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="Number"/>
+    <n v="8528"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="Number"/>
+    <n v="5496"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="Number"/>
+    <n v="14012"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="Number"/>
+    <n v="13559"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="Number"/>
+    <n v="12495"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="Number"/>
+    <n v="13418"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="Number"/>
+    <n v="10270"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="Number"/>
+    <n v="11767"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="Number"/>
+    <n v="15010"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="Number"/>
+    <n v="15233"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="Number"/>
+    <n v="8729"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="Number"/>
+    <n v="15403"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3c-13a3-e055-000000000001"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="Number"/>
+    <n v="11735"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000024000001"/>
+    <s v="Wexford, Wexford"/>
+    <s v="Number"/>
+    <n v="16477"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="Number"/>
+    <n v="16656"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="Number"/>
+    <n v="14079"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="Number"/>
+    <n v="9631"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="Number"/>
+    <n v="14994"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="16478"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="14110"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="Number"/>
+    <n v="9752"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="Number"/>
+    <n v="20998"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef8-13a3-e055-000000000001"/>
+    <s v="Swords, Fingal"/>
+    <s v="Number"/>
+    <n v="30684"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef9-13a3-e055-000000000001"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="Number"/>
+    <n v="22979"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3efa-13a3-e055-000000000001"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="Number"/>
+    <n v="27181"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3efb-13a3-e055-000000000001"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="Number"/>
+    <n v="31728"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="14482"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3efd-13a3-e055-000000000001"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="19798"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3f-13a3-e055-000000000001"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="21013"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f40-13a3-e055-000000000001"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="19953"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4e-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="23515"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4f-13a3-e055-000000000001"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="17372"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f50-13a3-e055-000000000001"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="Number"/>
+    <n v="20919"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f51-13a3-e055-000000000001"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="Number"/>
+    <n v="24411"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f52-13a3-e055-000000000001"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="Number"/>
+    <n v="24361"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="Number"/>
+    <n v="19852"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f54-13a3-e055-000000000001"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="Number"/>
+    <n v="21043"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f55-13a3-e055-000000000001"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="Number"/>
+    <n v="26508"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="Number"/>
+    <n v="21495"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000002200001"/>
+    <s v="Ongar, Fingal"/>
+    <s v="Number"/>
+    <n v="23008"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999770000001"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="Number"/>
+    <n v="21676"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="Number"/>
+    <n v="30533"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f57-13a3-e055-000000000001"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="Number"/>
+    <n v="34116"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="Number"/>
+    <n v="25841"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="Number"/>
+    <n v="30972"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="Number"/>
+    <n v="23011"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="21463"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="40957"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="Number"/>
+    <n v="29617"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="Number"/>
+    <n v="24053"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="Number"/>
+    <n v="27142"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999660000001"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="25111"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="Number"/>
+    <n v="8539"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="Number"/>
+    <n v="10703"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="Number"/>
+    <n v="15661"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="Number"/>
+    <n v="17790"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="Number"/>
+    <n v="10880"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="Number"/>
+    <n v="13336"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="Number"/>
+    <n v="20335"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="Number"/>
+    <n v="24695"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="Number"/>
+    <n v="20234"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="Number"/>
+    <n v="19127"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="Number"/>
+    <n v="20778"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="12017"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="16301"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="Number"/>
+    <n v="19788"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="Number"/>
+    <n v="16192"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="Number"/>
+    <n v="22664"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="Number"/>
+    <n v="23559"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="Number"/>
+    <n v="23616"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="Number"/>
+    <n v="20611"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="Number"/>
+    <n v="24646"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="Number"/>
+    <n v="11557"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="Number"/>
+    <n v="6616"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="Number"/>
+    <n v="8629"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="Number"/>
+    <n v="10822"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="Number"/>
+    <n v="14759"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="Number"/>
+    <n v="18279"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="Number"/>
+    <n v="14030"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="Number"/>
+    <n v="8601"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="Number"/>
+    <n v="18278"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="Number"/>
+    <n v="14870"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="Number"/>
+    <n v="13079"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="Number"/>
+    <n v="19379"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="Number"/>
+    <n v="12959"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="Number"/>
+    <n v="10895"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="Number"/>
+    <n v="13230"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="Number"/>
+    <n v="13702"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="Number"/>
+    <n v="15522"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="Number"/>
+    <n v="14800"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="Number"/>
+    <n v="9234"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="Number"/>
+    <n v="15642"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="Number"/>
+    <n v="13125"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="Number"/>
+    <n v="6897"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="Number"/>
+    <n v="18209"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="Number"/>
+    <n v="16831"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f70-13a3-e055-000000000001"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="12126"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="Number"/>
+    <n v="23567"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="Number"/>
+    <n v="14789"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="Number"/>
+    <n v="15980"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="Number"/>
+    <n v="15202"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-994510000001"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="Number"/>
+    <n v="9047"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="20082"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="Number"/>
+    <n v="12554"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="Number"/>
+    <n v="15879"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="10372"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="13298"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="Number"/>
+    <n v="12641"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="Number"/>
+    <n v="18047"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="Number"/>
+    <n v="13583"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="Number"/>
+    <n v="14211"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="Number"/>
+    <n v="10033"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="Number"/>
+    <n v="8166"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="Number"/>
+    <n v="5585"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="Number"/>
+    <n v="4961"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="Number"/>
+    <n v="7094"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="Number"/>
+    <n v="14311"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="Number"/>
+    <n v="14507"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="Number"/>
+    <n v="17700"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="Number"/>
+    <n v="20053"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="Number"/>
+    <n v="19590"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="Number"/>
+    <n v="19036"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="Number"/>
+    <n v="5506"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="Number"/>
+    <n v="7631"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="Number"/>
+    <n v="9591"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f10-13a3-e055-000000000001"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="Number"/>
+    <n v="14209"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f11-13a3-e055-000000000001"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="Number"/>
+    <n v="18694"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="Number"/>
+    <n v="13122"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="Number"/>
+    <n v="9930"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="Number"/>
+    <n v="16247"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="Number"/>
+    <n v="13539"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="Number"/>
+    <n v="14707"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="Number"/>
+    <n v="16243"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="Number"/>
+    <n v="6309"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="Number"/>
+    <n v="9655"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="Number"/>
+    <n v="8872"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="Number"/>
+    <n v="17444"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f19-13a3-e055-000000000001"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="Number"/>
+    <n v="19483"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1a-13a3-e055-000000000001"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="Number"/>
+    <n v="16748"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1b-13a3-e055-000000000001"/>
+    <s v="Ratoath, Meath"/>
+    <s v="Number"/>
+    <n v="19096"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="Number"/>
+    <n v="16887"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="Number"/>
+    <n v="20381"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="Number"/>
+    <n v="12722"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="Number"/>
+    <n v="12002"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="Number"/>
+    <n v="8932"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="Number"/>
+    <n v="12939"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="Number"/>
+    <n v="16312"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="Number"/>
+    <n v="12093"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="Number"/>
+    <n v="11643"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="Number"/>
+    <n v="12678"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="Number"/>
+    <n v="10335"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="Number"/>
+    <n v="13868"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="Number"/>
+    <n v="9515"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="Number"/>
+    <n v="11793"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="Number"/>
+    <n v="14079"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="Number"/>
+    <n v="13012"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="Number"/>
+    <n v="13659"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="Number"/>
+    <n v="11537"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="Number"/>
+    <n v="8979"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="Number"/>
+    <n v="9822"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="Number"/>
+    <n v="13525"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="Number"/>
+    <n v="16721"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="Number"/>
+    <n v="8466"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="Number"/>
+    <n v="10032"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="Number"/>
+    <n v="7499"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="Number"/>
+    <n v="11048"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="Number"/>
+    <n v="8392"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="Number"/>
+    <n v="5308"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="Number"/>
+    <n v="13820"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="Number"/>
+    <n v="13441"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="Number"/>
+    <n v="12476"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="Number"/>
+    <n v="13097"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="Number"/>
+    <n v="10181"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="Number"/>
+    <n v="11550"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="Number"/>
+    <n v="15177"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="Number"/>
+    <n v="15404"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="Number"/>
+    <n v="8615"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="Number"/>
+    <n v="14746"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3c-13a3-e055-000000000001"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="Number"/>
+    <n v="11747"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000024000001"/>
+    <s v="Wexford, Wexford"/>
+    <s v="Number"/>
+    <n v="16711"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="Number"/>
+    <n v="16374"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="Number"/>
+    <n v="13825"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="Number"/>
+    <n v="10025"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="Number"/>
+    <n v="15424"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="16348"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="13997"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="Number"/>
+    <n v="10095"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="Number"/>
+    <n v="20725"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef8-13a3-e055-000000000001"/>
+    <s v="Swords, Fingal"/>
+    <s v="Number"/>
+    <n v="30111"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef9-13a3-e055-000000000001"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="Number"/>
+    <n v="22170"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3efa-13a3-e055-000000000001"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="Number"/>
+    <n v="26889"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3efb-13a3-e055-000000000001"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="Number"/>
+    <n v="32478"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="15550"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3efd-13a3-e055-000000000001"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="20801"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3f-13a3-e055-000000000001"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="21340"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f40-13a3-e055-000000000001"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="20796"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4e-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="24845"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4f-13a3-e055-000000000001"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="18732"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f50-13a3-e055-000000000001"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="Number"/>
+    <n v="20541"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f51-13a3-e055-000000000001"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="Number"/>
+    <n v="24032"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f52-13a3-e055-000000000001"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="Number"/>
+    <n v="25848"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="Number"/>
+    <n v="20018"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f54-13a3-e055-000000000001"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="Number"/>
+    <n v="21024"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f55-13a3-e055-000000000001"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="Number"/>
+    <n v="26404"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="Number"/>
+    <n v="21656"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000002200001"/>
+    <s v="Ongar, Fingal"/>
+    <s v="Number"/>
+    <n v="21967"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999770000001"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="Number"/>
+    <n v="21561"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="Number"/>
+    <n v="30922"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f57-13a3-e055-000000000001"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="Number"/>
+    <n v="33300"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="Number"/>
+    <n v="25741"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="Number"/>
+    <n v="32446"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="Number"/>
+    <n v="24186"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="19914"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="36564"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="Number"/>
+    <n v="30736"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="Number"/>
+    <n v="24373"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="Number"/>
+    <n v="27964"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999660000001"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="23769"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="Number"/>
+    <n v="8528"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="Number"/>
+    <n v="10685"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="Number"/>
+    <n v="15303"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="Number"/>
+    <n v="18484"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="Number"/>
+    <n v="10884"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="Number"/>
+    <n v="12986"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="Number"/>
+    <n v="19818"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="Number"/>
+    <n v="24797"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="Number"/>
+    <n v="20530"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="Number"/>
+    <n v="18894"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="Number"/>
+    <n v="20555"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="11944"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="16363"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="Number"/>
+    <n v="19283"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="Number"/>
+    <n v="16115"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="Number"/>
+    <n v="22298"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="Number"/>
+    <n v="23323"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="Number"/>
+    <n v="24303"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="Number"/>
+    <n v="20480"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="Number"/>
+    <n v="25541"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="Number"/>
+    <n v="11519"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="Number"/>
+    <n v="6616"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="Number"/>
+    <n v="8618"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="Number"/>
+    <n v="10600"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="Number"/>
+    <n v="14469"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="Number"/>
+    <n v="18150"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="Number"/>
+    <n v="13767"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="Number"/>
+    <n v="8577"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="Number"/>
+    <n v="18085"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="Number"/>
+    <n v="14580"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="Number"/>
+    <n v="12975"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="Number"/>
+    <n v="19111"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="Number"/>
+    <n v="12869"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="Number"/>
+    <n v="10818"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="Number"/>
+    <n v="14477"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="Number"/>
+    <n v="13853"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="Number"/>
+    <n v="15380"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="Number"/>
+    <n v="14705"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="Number"/>
+    <n v="8971"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="Number"/>
+    <n v="15270"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="Number"/>
+    <n v="13159"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="Number"/>
+    <n v="6914"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="Number"/>
+    <n v="18642"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="Number"/>
+    <n v="16454"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f70-13a3-e055-000000000001"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="12087"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="Number"/>
+    <n v="23443"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="Number"/>
+    <n v="14212"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="Number"/>
+    <n v="15522"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="Number"/>
+    <n v="14920"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-994510000001"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="Number"/>
+    <n v="8992"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="19798"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="Number"/>
+    <n v="12190"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="Number"/>
+    <n v="16149"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="9935"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="13049"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="Number"/>
+    <n v="26818"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="Number"/>
+    <n v="36038"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="Number"/>
+    <n v="30970"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="Number"/>
+    <n v="26678"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="Number"/>
+    <n v="20511"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="Number"/>
+    <n v="17000"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="Number"/>
+    <n v="12163"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="Number"/>
+    <n v="11334"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="Number"/>
+    <n v="13435"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="Number"/>
+    <n v="29928"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="Number"/>
+    <n v="30031"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="Number"/>
+    <n v="37203"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="Number"/>
+    <n v="38937"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="Number"/>
+    <n v="38120"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="Number"/>
+    <n v="38331"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="Number"/>
+    <n v="11796"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="Number"/>
+    <n v="15809"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="Number"/>
+    <n v="18802"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f10-13a3-e055-000000000001"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="Number"/>
+    <n v="29261"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f11-13a3-e055-000000000001"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="Number"/>
+    <n v="39669"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="Number"/>
+    <n v="27719"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="Number"/>
+    <n v="20672"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="Number"/>
+    <n v="31611"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="Number"/>
+    <n v="27181"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="Number"/>
+    <n v="30207"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="Number"/>
+    <n v="33518"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="Number"/>
+    <n v="12859"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="Number"/>
+    <n v="19762"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="Number"/>
+    <n v="18716"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="Number"/>
+    <n v="35824"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f19-13a3-e055-000000000001"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="Number"/>
+    <n v="41542"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1a-13a3-e055-000000000001"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="Number"/>
+    <n v="35097"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1b-13a3-e055-000000000001"/>
+    <s v="Ratoath, Meath"/>
+    <s v="Number"/>
+    <n v="40366"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="Number"/>
+    <n v="34473"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="Number"/>
+    <n v="42386"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="Number"/>
+    <n v="25713"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="Number"/>
+    <n v="24815"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="Number"/>
+    <n v="19596"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="Number"/>
+    <n v="27424"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="Number"/>
+    <n v="32767"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="Number"/>
+    <n v="26137"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="Number"/>
+    <n v="25183"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="Number"/>
+    <n v="25749"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="Number"/>
+    <n v="21504"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="Number"/>
+    <n v="28797"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="Number"/>
+    <n v="19697"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="Number"/>
+    <n v="23528"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="Number"/>
+    <n v="28867"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="Number"/>
+    <n v="27392"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="Number"/>
+    <n v="28859"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="Number"/>
+    <n v="24371"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="Number"/>
+    <n v="18512"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="Number"/>
+    <n v="20915"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="Number"/>
+    <n v="27133"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="Number"/>
+    <n v="31003"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="Number"/>
+    <n v="17845"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="Number"/>
+    <n v="20961"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="Number"/>
+    <n v="16108"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="Number"/>
+    <n v="22974"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="Number"/>
+    <n v="18208"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="Number"/>
+    <n v="11709"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="Number"/>
+    <n v="26230"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="Number"/>
+    <n v="27079"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="Number"/>
+    <n v="24977"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="Number"/>
+    <n v="26076"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="Number"/>
+    <n v="20839"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="Number"/>
+    <n v="24187"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="Number"/>
+    <n v="30408"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="Number"/>
+    <n v="31658"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="Number"/>
+    <n v="18564"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="Number"/>
+    <n v="32002"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3c-13a3-e055-000000000001"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="Number"/>
+    <n v="24114"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000024000001"/>
+    <s v="Wexford, Wexford"/>
+    <s v="Number"/>
+    <n v="33073"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="Number"/>
+    <n v="31283"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="Number"/>
+    <n v="28661"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="Number"/>
+    <n v="20054"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="Number"/>
+    <n v="31384"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="33988"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="28736"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="Number"/>
+    <n v="19097"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="Number"/>
+    <n v="42322"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef8-13a3-e055-000000000001"/>
+    <s v="Swords, Fingal"/>
+    <s v="Number"/>
+    <n v="59754"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef9-13a3-e055-000000000001"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="Number"/>
+    <n v="43391"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3efa-13a3-e055-000000000001"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="Number"/>
+    <n v="53247"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3efb-13a3-e055-000000000001"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="Number"/>
+    <n v="65816"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="31170"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3efd-13a3-e055-000000000001"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="40626"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f3f-13a3-e055-000000000001"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="41744"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f40-13a3-e055-000000000001"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="41957"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4e-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="48225"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4f-13a3-e055-000000000001"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="35576"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f50-13a3-e055-000000000001"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="Number"/>
+    <n v="42900"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f51-13a3-e055-000000000001"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="Number"/>
+    <n v="47703"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f52-13a3-e055-000000000001"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="Number"/>
+    <n v="51932"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="Number"/>
+    <n v="39848"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f54-13a3-e055-000000000001"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="Number"/>
+    <n v="42526"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f55-13a3-e055-000000000001"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="Number"/>
+    <n v="54499"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="Number"/>
+    <n v="43884"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000002200001"/>
+    <s v="Ongar, Fingal"/>
+    <s v="Number"/>
+    <n v="45283"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999770000001"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="Number"/>
+    <n v="42463"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="Number"/>
+    <n v="61960"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f57-13a3-e055-000000000001"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="Number"/>
+    <n v="64980"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="Number"/>
+    <n v="49911"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="Number"/>
+    <n v="61070"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="Number"/>
+    <n v="43896"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="37637"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="70723"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="Number"/>
+    <n v="59895"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="Number"/>
+    <n v="48960"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="Number"/>
+    <n v="54763"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999660000001"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="44588"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="Number"/>
+    <n v="18540"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="Number"/>
+    <n v="21871"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="Number"/>
+    <n v="32718"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="Number"/>
+    <n v="36271"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="Number"/>
+    <n v="22601"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="Number"/>
+    <n v="27367"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="Number"/>
+    <n v="40521"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="Number"/>
+    <n v="50851"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="Number"/>
+    <n v="40809"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="Number"/>
+    <n v="38205"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="Number"/>
+    <n v="41961"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="24313"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="33357"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="Number"/>
+    <n v="40515"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="Number"/>
+    <n v="32894"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="Number"/>
+    <n v="45082"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="Number"/>
+    <n v="46533"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="Number"/>
+    <n v="47620"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="Number"/>
+    <n v="40533"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="Number"/>
+    <n v="51127"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="Number"/>
+    <n v="25395"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="Number"/>
+    <n v="14958"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="Number"/>
+    <n v="17969"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="Number"/>
+    <n v="21592"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="Number"/>
+    <n v="29924"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="Number"/>
+    <n v="35145"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="Number"/>
+    <n v="27874"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="Number"/>
+    <n v="17969"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="Number"/>
+    <n v="37462"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="Number"/>
+    <n v="30550"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="Number"/>
+    <n v="26335"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="Number"/>
+    <n v="36658"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="Number"/>
+    <n v="26911"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="Number"/>
+    <n v="23074"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="Number"/>
+    <n v="27985"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="Number"/>
+    <n v="28152"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="Number"/>
+    <n v="30543"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="Number"/>
+    <n v="30437"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="Number"/>
+    <n v="18361"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="Number"/>
+    <n v="31513"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="Number"/>
+    <n v="27823"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="Number"/>
+    <n v="15062"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="Number"/>
+    <n v="38271"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="Number"/>
+    <n v="34311"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f70-13a3-e055-000000000001"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="23947"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="Number"/>
+    <n v="48345"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="Number"/>
+    <n v="29662"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="Number"/>
+    <n v="30681"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="Number"/>
+    <n v="31746"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-994510000001"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="Number"/>
+    <n v="18316"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="40789"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="Number"/>
+    <n v="25224"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="Number"/>
+    <n v="30883"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="22639"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="27435"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="Number"/>
+    <n v="13520"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="Number"/>
+    <n v="18063"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="Number"/>
+    <n v="15696"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="Number"/>
+    <n v="13427"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="Number"/>
+    <n v="10203"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="Number"/>
+    <n v="8675"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="Number"/>
+    <n v="6160"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="Number"/>
+    <n v="5657"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="Number"/>
+    <n v="6644"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="Number"/>
+    <n v="15219"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="Number"/>
+    <n v="15096"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="Number"/>
+    <n v="18831"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="Number"/>
+    <n v="19486"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="Number"/>
+    <n v="18856"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="Number"/>
+    <n v="19271"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="Number"/>
+    <n v="5956"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="Number"/>
+    <n v="8045"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="Number"/>
+    <n v="9488"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f10-13a3-e055-000000000001"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="Number"/>
+    <n v="14707"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f11-13a3-e055-000000000001"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="Number"/>
+    <n v="19886"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="Number"/>
+    <n v="14011"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="Number"/>
+    <n v="10329"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="Number"/>
+    <n v="15755"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="Number"/>
+    <n v="13558"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="Number"/>
+    <n v="15147"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="Number"/>
+    <n v="16595"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="Number"/>
+    <n v="6466"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="Number"/>
+    <n v="9709"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="Number"/>
+    <n v="9429"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="Number"/>
+    <n v="18055"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f19-13a3-e055-000000000001"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="Number"/>
+    <n v="20742"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1a-13a3-e055-000000000001"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="Number"/>
+    <n v="17713"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1b-13a3-e055-000000000001"/>
+    <s v="Ratoath, Meath"/>
+    <s v="Number"/>
+    <n v="20244"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="Number"/>
+    <n v="17357"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="Number"/>
+    <n v="21310"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="Number"/>
+    <n v="12995"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="Number"/>
+    <n v="12758"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="Number"/>
+    <n v="10051"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="Number"/>
+    <n v="13847"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="Number"/>
+    <n v="16325"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="Number"/>
+    <n v="13307"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="Number"/>
+    <n v="12656"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="Number"/>
+    <n v="12900"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="Number"/>
+    <n v="10687"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="Number"/>
+    <n v="14513"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="Number"/>
+    <n v="9787"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="Number"/>
+    <n v="11529"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="Number"/>
+    <n v="14484"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="Number"/>
+    <n v="13861"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="Number"/>
+    <n v="14644"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="Number"/>
+    <n v="12132"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="Number"/>
+    <n v="9489"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="Number"/>
+    <n v="10530"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="Number"/>
+    <n v="13579"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="Number"/>
+    <n v="15544"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="Number"/>
+    <n v="9053"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="Number"/>
+    <n v="10523"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="Number"/>
+    <n v="8268"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="Number"/>
+    <n v="11473"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="Number"/>
+    <n v="9177"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="Number"/>
+    <n v="5938"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="Number"/>
+    <n v="13190"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="Number"/>
+    <n v="13553"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="Number"/>
+    <n v="12426"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="Number"/>
+    <n v="13131"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="Number"/>
+    <n v="10411"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="Number"/>
+    <n v="12232"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="Number"/>
+    <n v="15078"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="Number"/>
+    <n v="15738"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="Number"/>
+    <n v="9315"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="Number"/>
+    <n v="16292"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3c-13a3-e055-000000000001"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="Number"/>
+    <n v="12042"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000024000001"/>
+    <s v="Wexford, Wexford"/>
+    <s v="Number"/>
+    <n v="16345"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="Number"/>
+    <n v="15728"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="Number"/>
+    <n v="14429"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="Number"/>
+    <n v="9815"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="Number"/>
+    <n v="15457"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="17026"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="14314"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="Number"/>
+    <n v="9295"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="Number"/>
+    <n v="21150"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef8-13a3-e055-000000000001"/>
+    <s v="Swords, Fingal"/>
+    <s v="Number"/>
+    <n v="30067"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef9-13a3-e055-000000000001"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="Number"/>
+    <n v="22108"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3efa-13a3-e055-000000000001"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="Number"/>
+    <n v="26719"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3efb-13a3-e055-000000000001"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="Number"/>
+    <n v="32456"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="14977"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3efd-13a3-e055-000000000001"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="19851"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f3f-13a3-e055-000000000001"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="20665"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f40-13a3-e055-000000000001"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="20513"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4e-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="23381"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4f-13a3-e055-000000000001"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="17077"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f50-13a3-e055-000000000001"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="Number"/>
+    <n v="21601"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f51-13a3-e055-000000000001"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="Number"/>
+    <n v="23694"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f52-13a3-e055-000000000001"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="Number"/>
+    <n v="25248"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="Number"/>
+    <n v="19724"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f54-13a3-e055-000000000001"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="Number"/>
+    <n v="21190"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f55-13a3-e055-000000000001"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="Number"/>
+    <n v="27211"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="Number"/>
+    <n v="21785"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000002200001"/>
+    <s v="Ongar, Fingal"/>
+    <s v="Number"/>
+    <n v="23050"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999770000001"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="Number"/>
+    <n v="21289"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="Number"/>
+    <n v="30644"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f57-13a3-e055-000000000001"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="Number"/>
+    <n v="32854"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="Number"/>
+    <n v="24974"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="Number"/>
+    <n v="29831"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="Number"/>
+    <n v="21229"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="19473"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="37377"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="Number"/>
+    <n v="29348"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="Number"/>
+    <n v="24183"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="Number"/>
+    <n v="26838"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999660000001"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="22886"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="Number"/>
+    <n v="9033"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="Number"/>
+    <n v="10969"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="Number"/>
+    <n v="16420"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="Number"/>
+    <n v="17765"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="Number"/>
+    <n v="11240"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="Number"/>
+    <n v="13796"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="Number"/>
+    <n v="20438"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="Number"/>
+    <n v="25202"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="Number"/>
+    <n v="20227"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="Number"/>
+    <n v="19208"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="Number"/>
+    <n v="20995"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="12182"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="16651"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="Number"/>
+    <n v="20423"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="Number"/>
+    <n v="16391"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="Number"/>
+    <n v="22565"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="Number"/>
+    <n v="23327"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="Number"/>
+    <n v="23398"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="Number"/>
+    <n v="20240"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="Number"/>
+    <n v="24934"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="Number"/>
+    <n v="12603"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="Number"/>
+    <n v="7416"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="Number"/>
+    <n v="8951"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="Number"/>
+    <n v="10858"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="Number"/>
+    <n v="14875"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="Number"/>
+    <n v="17564"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="Number"/>
+    <n v="14091"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="Number"/>
+    <n v="8950"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="Number"/>
+    <n v="18751"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="Number"/>
+    <n v="15383"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="Number"/>
+    <n v="13126"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="Number"/>
+    <n v="18476"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="Number"/>
+    <n v="13553"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="Number"/>
+    <n v="11446"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="Number"/>
+    <n v="13240"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="Number"/>
+    <n v="13985"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="Number"/>
+    <n v="15223"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="Number"/>
+    <n v="15193"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="Number"/>
+    <n v="9259"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="Number"/>
+    <n v="15748"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="Number"/>
+    <n v="13712"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="Number"/>
+    <n v="7478"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="Number"/>
+    <n v="18886"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="Number"/>
+    <n v="17371"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f70-13a3-e055-000000000001"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="12123"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="Number"/>
+    <n v="24192"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="Number"/>
+    <n v="15043"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="Number"/>
+    <n v="15405"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="Number"/>
+    <n v="15961"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-994510000001"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="Number"/>
+    <n v="9176"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="20572"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="Number"/>
+    <n v="12796"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="Number"/>
+    <n v="15227"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="11490"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="13787"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="Number"/>
+    <n v="13298"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="Number"/>
+    <n v="17975"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="Number"/>
+    <n v="15274"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="Number"/>
+    <n v="13251"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="Number"/>
+    <n v="10308"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="Number"/>
+    <n v="8325"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="Number"/>
+    <n v="6003"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="Number"/>
+    <n v="5677"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="Number"/>
+    <n v="6791"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="Number"/>
+    <n v="14709"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="Number"/>
+    <n v="14935"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="Number"/>
+    <n v="18372"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="Number"/>
+    <n v="19451"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="Number"/>
+    <n v="19264"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="Number"/>
+    <n v="19060"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="Number"/>
+    <n v="5840"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="Number"/>
+    <n v="7764"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="Number"/>
+    <n v="9314"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f10-13a3-e055-000000000001"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="Number"/>
+    <n v="14554"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f11-13a3-e055-000000000001"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="Number"/>
+    <n v="19783"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="Number"/>
+    <n v="13708"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="Number"/>
+    <n v="10343"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="Number"/>
+    <n v="15856"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="Number"/>
+    <n v="13623"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="Number"/>
+    <n v="15060"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="Number"/>
+    <n v="16923"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="Number"/>
+    <n v="6393"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="Number"/>
+    <n v="10053"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="Number"/>
+    <n v="9287"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="Number"/>
+    <n v="17769"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f19-13a3-e055-000000000001"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="Number"/>
+    <n v="20800"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1a-13a3-e055-000000000001"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="Number"/>
+    <n v="17384"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1b-13a3-e055-000000000001"/>
+    <s v="Ratoath, Meath"/>
+    <s v="Number"/>
+    <n v="20122"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="Number"/>
+    <n v="17116"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="Number"/>
+    <n v="21076"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="Number"/>
+    <n v="12718"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="Number"/>
+    <n v="12057"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="Number"/>
+    <n v="9545"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="Number"/>
+    <n v="13577"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="Number"/>
+    <n v="16442"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="Number"/>
+    <n v="12830"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="Number"/>
+    <n v="12527"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="Number"/>
+    <n v="12849"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="Number"/>
+    <n v="10817"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="Number"/>
+    <n v="14284"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="Number"/>
+    <n v="9910"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="Number"/>
+    <n v="11999"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="Number"/>
+    <n v="14383"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="Number"/>
+    <n v="13531"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="Number"/>
+    <n v="14215"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="Number"/>
+    <n v="12239"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="Number"/>
+    <n v="9023"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="Number"/>
+    <n v="10385"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="Number"/>
+    <n v="13554"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="Number"/>
+    <n v="15459"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="Number"/>
+    <n v="8792"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="Number"/>
+    <n v="10438"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="Number"/>
+    <n v="7840"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="Number"/>
+    <n v="11501"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="Number"/>
+    <n v="9031"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="Number"/>
+    <n v="5771"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="Number"/>
+    <n v="13040"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="Number"/>
+    <n v="13526"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="Number"/>
+    <n v="12551"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="Number"/>
+    <n v="12945"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="Number"/>
+    <n v="10428"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="Number"/>
+    <n v="11955"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="Number"/>
+    <n v="15330"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="Number"/>
+    <n v="15920"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="Number"/>
+    <n v="9249"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="Number"/>
+    <n v="15710"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3c-13a3-e055-000000000001"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="Number"/>
+    <n v="12072"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000024000001"/>
+    <s v="Wexford, Wexford"/>
+    <s v="Number"/>
+    <n v="16728"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="Number"/>
+    <n v="15555"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="Number"/>
+    <n v="14232"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="Number"/>
+    <n v="10239"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="Number"/>
+    <n v="15927"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="16962"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="14422"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="Number"/>
+    <n v="9802"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="Number"/>
+    <n v="21172"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef8-13a3-e055-000000000001"/>
+    <s v="Swords, Fingal"/>
+    <s v="Number"/>
+    <n v="29687"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef9-13a3-e055-000000000001"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="Number"/>
+    <n v="21283"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3efa-13a3-e055-000000000001"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="Number"/>
+    <n v="26528"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3efb-13a3-e055-000000000001"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="Number"/>
+    <n v="33360"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="16193"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3efd-13a3-e055-000000000001"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="20775"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f3f-13a3-e055-000000000001"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="21079"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f40-13a3-e055-000000000001"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="21444"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4e-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="24844"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4f-13a3-e055-000000000001"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="18499"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f50-13a3-e055-000000000001"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="Number"/>
+    <n v="21299"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f51-13a3-e055-000000000001"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="Number"/>
+    <n v="24009"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f52-13a3-e055-000000000001"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="Number"/>
+    <n v="26684"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="Number"/>
+    <n v="20124"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f54-13a3-e055-000000000001"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="Number"/>
+    <n v="21336"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f55-13a3-e055-000000000001"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="Number"/>
+    <n v="27288"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="Number"/>
+    <n v="22099"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000002200001"/>
+    <s v="Ongar, Fingal"/>
+    <s v="Number"/>
+    <n v="22233"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999770000001"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="Number"/>
+    <n v="21174"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="Number"/>
+    <n v="31316"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f57-13a3-e055-000000000001"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="Number"/>
+    <n v="32126"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="Number"/>
+    <n v="24937"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="Number"/>
+    <n v="31239"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="Number"/>
+    <n v="22667"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="18164"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="33346"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="Number"/>
+    <n v="30547"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="Number"/>
+    <n v="24777"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="Number"/>
+    <n v="27925"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999660000001"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="21702"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="Number"/>
+    <n v="9507"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="Number"/>
+    <n v="10902"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="Number"/>
+    <n v="16298"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="Number"/>
+    <n v="18506"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="Number"/>
+    <n v="11361"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="Number"/>
+    <n v="13571"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="Number"/>
+    <n v="20083"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="Number"/>
+    <n v="25649"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="Number"/>
+    <n v="20582"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="Number"/>
+    <n v="18997"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="Number"/>
+    <n v="20966"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="12131"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="16706"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="Number"/>
+    <n v="20092"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="Number"/>
+    <n v="16503"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="Number"/>
+    <n v="22517"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="Number"/>
+    <n v="23206"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="Number"/>
+    <n v="24222"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="Number"/>
+    <n v="20293"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="Number"/>
+    <n v="26193"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="Number"/>
+    <n v="12792"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="Number"/>
+    <n v="7542"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="Number"/>
+    <n v="9018"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="Number"/>
+    <n v="10734"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="Number"/>
+    <n v="15049"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="Number"/>
+    <n v="17581"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="Number"/>
+    <n v="13783"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="Number"/>
+    <n v="9019"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="Number"/>
+    <n v="18711"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="Number"/>
+    <n v="15167"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="Number"/>
+    <n v="13209"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="Number"/>
+    <n v="18182"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="Number"/>
+    <n v="13358"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="Number"/>
+    <n v="11628"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="Number"/>
+    <n v="14745"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="Number"/>
+    <n v="14167"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="Number"/>
+    <n v="15320"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="Number"/>
+    <n v="15244"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="Number"/>
+    <n v="9102"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="Number"/>
+    <n v="15765"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="Number"/>
+    <n v="14111"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="Number"/>
+    <n v="7584"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="Number"/>
+    <n v="19385"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="Number"/>
+    <n v="16940"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f70-13a3-e055-000000000001"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="11824"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="Number"/>
+    <n v="24153"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="Number"/>
+    <n v="14619"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="Number"/>
+    <n v="15276"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="Number"/>
+    <n v="15785"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-994510000001"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="Number"/>
+    <n v="9140"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="20217"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="Number"/>
+    <n v="12428"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="Number"/>
+    <n v="15656"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="11149"/>
+  </r>
+  <r>
+    <s v="IPEADS12C01"/>
+    <s v="Population Estimates using Administrative Data"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="13648"/>
+  </r>
+</pivotCacheRecords>
 </file>