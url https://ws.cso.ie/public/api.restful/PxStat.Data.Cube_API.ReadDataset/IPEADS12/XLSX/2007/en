--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0368c2332530460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75174d539b154c139f553ac2c01ebf12.psmdcp" Id="Rae2cbc58f5de4981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1d41686129348d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e73c4821f7c4489390474404708de6a6.psmdcp" Id="R8c1361b6a3774a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>