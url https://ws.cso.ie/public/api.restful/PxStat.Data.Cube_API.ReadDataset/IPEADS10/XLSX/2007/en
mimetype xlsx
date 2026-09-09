--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7067aa8fe39042c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a06a630a9c264b7595c2f9b1cc534db1.psmdcp" Id="R331252f822934c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69019d8918cd420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40aaf49392ac4dc1bd994b3015360c33.psmdcp" Id="Rdd0f719d0dc3489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Estimated Population</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>24/06/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS data is experimental and categorised as a CSO Frontier Series Research Output. Particular care must be taken when interpreting the statistics in this release. The underlying assumptions and methodologies are different to the official population estimates and related statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IPEADS10/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IPEADS10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS</x:t>
   </x:si>
   <x:si>
     <x:t>Population Estimates for Ireland from Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Cathal Doherty</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>demography@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -950,51 +950,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IPEADS10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IPEADS10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">