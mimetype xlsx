--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf389f8ee74214d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b57b7c6408141fa89543038041c0a18.psmdcp" Id="R9104c07cebc243b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb13cad9ec1a496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df079a7e6fb24becba0a6b1cb297325e.psmdcp" Id="R693af56bb0894acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Age Dependency Ratio</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/24/2025 11:00:00 AM</x:t>
+    <x:t>24/06/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS data is experimental and categorised as a CSO Frontier Series Research Output. Particular care must be taken when interpreting the statistics in this release. The underlying assumptions and methodologies are different to the official population estimates and related statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IPEADS05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS</x:t>
   </x:si>
   <x:si>
     <x:t>Population Estimates for Ireland from Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -589,475 +589,192 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...423 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03849V04599" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="32">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+      </items>
+    </pivotField>
+    <pivotField name="County and City" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="32">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1153" totalsRowShown="0">
   <x:autoFilter ref="A1:J1153"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C03849V04599"/>
     <x:tableColumn id="8" name="County and City"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1328,51 +1045,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IPEADS05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1561,51 +1278,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J1153"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.853482" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="29.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="37.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="25.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -38491,51 +38208,51 @@
       <x:c r="G1153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H1153" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I1153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J1153" s="0">
         <x:v>23.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -38552,51 +38269,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J1153" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="IPEADS05C01"/>
         <x:s v="IPEADS05C02"/>
         <x:s v="IPEADS05C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="All Ages"/>
         <x:s v="Persons aged 0-14"/>
         <x:s v="Persons aged 65 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="4">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
@@ -39020,27 +38737,13852 @@
         <x:n v="19.7"/>
         <x:n v="28.8"/>
         <x:n v="18.6"/>
         <x:n v="20.6"/>
         <x:n v="24.8"/>
         <x:n v="26.3"/>
         <x:n v="16.2"/>
         <x:n v="25.7"/>
         <x:n v="22.9"/>
         <x:n v="15.2"/>
         <x:n v="18.8"/>
         <x:n v="24.3"/>
         <x:n v="19.6"/>
         <x:n v="27.2"/>
         <x:n v="20.4"/>
         <x:n v="15"/>
         <x:n v="16.7"/>
         <x:n v="23.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="55.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="43.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="53.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="53.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="47.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="39.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="48.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="54.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="52.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="58.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="60.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="56.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="49.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="51.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="50.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="50.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="55.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="40.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="35.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="47.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="39.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="56.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="54.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="54.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="59.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="55.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="50.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="59.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="51.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="52.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="60.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="57.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="49.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="50.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="46.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="54.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="40.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="47.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="40.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="56.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="49.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="60.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="57.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="52.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="55.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="54.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="60.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="56.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="50.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="56.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="52.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="54.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="53.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="51.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="52.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="46.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="55.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="48.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="43.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="55.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="48.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="52.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="59.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="53.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="50.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="50.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="55.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="53.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="52.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="53.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="51.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="54.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="54.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="45.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="54.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="38.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="52.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="42.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="54.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="48.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="58.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="55.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="50.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="50.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="52.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="57.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="49.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="50.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="54.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="43.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="49.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="52.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="54.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="51.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="57.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="53.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="51.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="56.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="54.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="54.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="53.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="51.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="47.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="42.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="56.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="49.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="54.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="60.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="53.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="56.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="51.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="58.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="51.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="55.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="53.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="59.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="58.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="50.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="53.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="52.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="54.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="51.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="45.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="53.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="42.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="57.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="49.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="60.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="50.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="59.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="53.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="59.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="58.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="49.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="51.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="51.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="51.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="43.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="55.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="43.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="56.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="49.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="53.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="52.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="59.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="56.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="51.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="56.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="53.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="59.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="56.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="53.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="52.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="50.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="57.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="45.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="56.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="51.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="60.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="55.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="50.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="50.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="52.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="59.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="49.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="55.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="53.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="51.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="52.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="50.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="50.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="55.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="55.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="58.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="36.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="52.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="45.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="39.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="47.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="54.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="60.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="52.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="55.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="49.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="59.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="54.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="52.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="59.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="58.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="48.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="51.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="54.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="53.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="51.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="54.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="54.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="47.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="56.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="46.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="42.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="55.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="48.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="51.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="60.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="53.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="50.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="58.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="50.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="56.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="59.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="57.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="50.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="56.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="53.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="51.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="53.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C01"/>
+    <s v="All Ages"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="51.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="34.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="33.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="33.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="30.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="34.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="34.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="33.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="30.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="33.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="33.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="33.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="33.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="34.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="33.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="34.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="27.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C02"/>
+    <s v="Persons aged 0-14"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="25.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="27.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="27.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="25.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow"/>
+    <s v="Ratio"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan"/>
+    <s v="Ratio"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare"/>
+    <s v="Ratio"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City"/>
+    <s v="Ratio"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County"/>
+    <s v="Ratio"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal"/>
+    <s v="Ratio"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City"/>
+    <s v="Ratio"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire-Rathdown"/>
+    <s v="Ratio"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal"/>
+    <s v="Ratio"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City"/>
+    <s v="Ratio"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County"/>
+    <s v="Ratio"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry"/>
+    <s v="Ratio"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare"/>
+    <s v="Ratio"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny"/>
+    <s v="Ratio"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois"/>
+    <s v="Ratio"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim"/>
+    <s v="Ratio"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City and County"/>
+    <s v="Ratio"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford"/>
+    <s v="Ratio"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth"/>
+    <s v="Ratio"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo"/>
+    <s v="Ratio"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath"/>
+    <s v="Ratio"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan"/>
+    <s v="Ratio"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly"/>
+    <s v="Ratio"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon"/>
+    <s v="Ratio"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo"/>
+    <s v="Ratio"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin"/>
+    <s v="Ratio"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary"/>
+    <s v="Ratio"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City and County"/>
+    <s v="Ratio"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath"/>
+    <s v="Ratio"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford"/>
+    <s v="Ratio"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow"/>
+    <s v="Ratio"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="IPEADS05C03"/>
+    <s v="Persons aged 65 years and over"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Ratio"/>
+    <n v="23.6"/>
+  </r>
+</pivotCacheRecords>
 </file>