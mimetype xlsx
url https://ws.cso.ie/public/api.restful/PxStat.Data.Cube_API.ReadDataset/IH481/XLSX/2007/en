--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe795bff8f3d43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c4acdb682ae42d881d14b88040cd4e8.psmdcp" Id="R51500034c2234ee1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179286e35f8847a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/984654c4e85f4b629723832f64df9d81.psmdcp" Id="Rea000752b0e04d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -56,51 +56,51 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Prevalence of a long-standing illness or health problem for all children aged 2 to 17 years of age</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>18/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IH481/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IH481/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IHCH</x:t>
   </x:si>
   <x:si>
     <x:t>Irish Health Survey-Children's Health</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Stephen Lee</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>health@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -730,51 +730,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IH481/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IH481/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">