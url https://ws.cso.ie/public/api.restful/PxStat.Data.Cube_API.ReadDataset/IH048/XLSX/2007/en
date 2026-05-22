--- v3 (2026-03-26)
+++ v4 (2026-05-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc62edfafd04eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eec012041a924395897f513a0808811d.psmdcp" Id="R5146eaa6d2e04b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2f1f1820d7458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c032971e3b3148bbb18c2fb83f975f2e.psmdcp" Id="Ra910f0f36db449b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -68,51 +68,51 @@
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>[url= &lt;a href="https://www.cso.ie/en/methods/health/irishhealthsurveyihs/" target="_blank"&gt;https://www.cso.ie/en/methods/health/iri ... rveyihs/&lt;/a&gt;] See background notes[/url]</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IH048/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IHS</x:t>
   </x:si>
   <x:si>
-    <x:t>Irish Health Survey</x:t>
+    <x:t>Irish Health Survey 2015 to 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Stephen Lee</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>health@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 21 453 5045</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>