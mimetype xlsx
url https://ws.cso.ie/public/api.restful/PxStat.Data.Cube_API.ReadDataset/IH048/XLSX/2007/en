--- v4 (2026-05-22)
+++ v5 (2026-07-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2f1f1820d7458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c032971e3b3148bbb18c2fb83f975f2e.psmdcp" Id="Ra910f0f36db449b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d17fc2548a486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44e98478e6a745b68abfa7eea55d53e4.psmdcp" Id="R3ecb24932495442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>