--- v5 (2026-07-28)
+++ v6 (2026-09-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d17fc2548a486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44e98478e6a745b68abfa7eea55d53e4.psmdcp" Id="R3ecb24932495442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra98d00638dbe4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c8ee34fbc4846d5ac934918282e9280.psmdcp" Id="Rcf7d1719b01840e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>