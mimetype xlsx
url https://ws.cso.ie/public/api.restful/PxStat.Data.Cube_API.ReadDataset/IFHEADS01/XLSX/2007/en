--- v0 (2025-10-20)
+++ v1 (2026-07-25)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268d22cde5e04ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f48e66cc79444bebf11638968cdfd98.psmdcp" Id="R45824aecba5948cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b5b46db6f394095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78627b1d7b344eee867ce0e82631eaa5.psmdcp" Id="Rb231615dad3e4b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>IFHEADS01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Family Units</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/24/2025 11:00:00 AM</x:t>
+    <x:t>24/06/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Irish Family and Household Estimates using Administrative Data Sources is experimental and categorised as a CSO Frontier Series Research Output. Particular care must be taken when interpreting the statistics in this release. The underlying assumptions and methodologies are different to the official population estimates and related statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IFHEADS01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IPEADS</x:t>
   </x:si>
   <x:si>
     <x:t>Population Estimates for Ireland from Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -379,179 +379,112 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...127 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04409V05192" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Family Units" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H9" totalsRowShown="0">
   <x:autoFilter ref="A1:H9"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04409V05192"/>
     <x:tableColumn id="6" name="Family Units"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -820,51 +753,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IFHEADS01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1053,51 +986,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="39.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1319,51 +1252,51 @@
       <x:c r="E9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>238323</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1380,51 +1313,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H9" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="IFEADS01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Family units"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2022"/>
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2022"/>
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04409V05192">
@@ -1443,27 +1376,108 @@
         <x:s v="One Parent Families (Fathers and Mothers)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="174683" maxValue="1328925" count="8">
         <x:n v="1320841"/>
         <x:n v="931484"/>
         <x:n v="175302"/>
         <x:n v="214055"/>
         <x:n v="1328925"/>
         <x:n v="915919"/>
         <x:n v="174683"/>
         <x:n v="238323"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="IFEADS01C01"/>
+    <s v="Family units"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All Family Units"/>
+    <s v="Number"/>
+    <n v="1320841"/>
+  </r>
+  <r>
+    <s v="IFEADS01C01"/>
+    <s v="Family units"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Married Couple with/without Children"/>
+    <s v="Number"/>
+    <n v="931484"/>
+  </r>
+  <r>
+    <s v="IFEADS01C01"/>
+    <s v="Family units"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Cohabiting Couple with/without Children"/>
+    <s v="Number"/>
+    <n v="175302"/>
+  </r>
+  <r>
+    <s v="IFEADS01C01"/>
+    <s v="Family units"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="One Parent Families (Fathers and Mothers)"/>
+    <s v="Number"/>
+    <n v="214055"/>
+  </r>
+  <r>
+    <s v="IFEADS01C01"/>
+    <s v="Family units"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All Family Units"/>
+    <s v="Number"/>
+    <n v="1328925"/>
+  </r>
+  <r>
+    <s v="IFEADS01C01"/>
+    <s v="Family units"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Married Couple with/without Children"/>
+    <s v="Number"/>
+    <n v="915919"/>
+  </r>
+  <r>
+    <s v="IFEADS01C01"/>
+    <s v="Family units"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="Cohabiting Couple with/without Children"/>
+    <s v="Number"/>
+    <n v="174683"/>
+  </r>
+  <r>
+    <s v="IFEADS01C01"/>
+    <s v="Family units"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="One Parent Families (Fathers and Mothers)"/>
+    <s v="Number"/>
+    <n v="238323"/>
+  </r>
+</pivotCacheRecords>
+</file>