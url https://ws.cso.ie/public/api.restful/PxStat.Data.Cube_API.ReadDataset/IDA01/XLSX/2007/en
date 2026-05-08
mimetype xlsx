--- v3 (2026-03-23)
+++ v4 (2026-05-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59587ec88ebd452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afc50d32954848a99ba61965a6458188.psmdcp" Id="R1f20fb0201ef4068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd6b16a509d94b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40762ec5c95b4b818133f44be17910fc.psmdcp" Id="R2381c268bc904461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>