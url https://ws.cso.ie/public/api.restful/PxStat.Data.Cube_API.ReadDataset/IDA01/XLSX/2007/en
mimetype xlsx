--- v4 (2026-05-08)
+++ v5 (2026-07-11)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd6b16a509d94b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40762ec5c95b4b818133f44be17910fc.psmdcp" Id="R2381c268bc904461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d08666148984e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fb9e67df453479ea28a60e60d879d4a.psmdcp" Id="Rf3d68ffc0ba843d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -71,63 +71,63 @@
   <x:si>
     <x:t>24/02/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>See Scope and days lost in Background Notes for more information on criteria for inclusion of disputes. The quarterly totals will not always add to the annual total since an industrial dispute can be in progress for more than one quarter. See background notes (https://www.cso.ie/en/methods/labourmarket/industrialdisputes/) Total number of firms involved in industrial disputes in 2017 is not available as the CSO was unable to establish the number of firms involved in one industrial dispute in the Construction sector in Q2 and Q3 2017.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IDA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Dan Gallagher</x:t>
+    <x:t>Carol O'Callaghan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>labour@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5223</x:t>
+    <x:t>(+353) 21 453 5528</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>