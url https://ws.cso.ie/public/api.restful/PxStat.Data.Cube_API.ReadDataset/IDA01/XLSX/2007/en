--- v5 (2026-07-11)
+++ v6 (2026-08-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d08666148984e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fb9e67df453479ea28a60e60d879d4a.psmdcp" Id="Rf3d68ffc0ba843d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe05e1107f684350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fdb73fdaa6d433a9887659de7a46571.psmdcp" Id="R0b783973a10f4ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>