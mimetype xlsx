--- v3 (2026-07-08)
+++ v4 (2026-09-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refee2b3909be4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6786820d13b4805bb322e644591f5a5.psmdcp" Id="R340a806a7f314f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355b765f4ab644b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0387b6e3436b4b3b976a370ebe086f34.psmdcp" Id="Rcf1c9454642f47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Individuals who use the internet classified by types of purchases made online during the last 3 months</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Clothes includes sports clothing, shoes or accessories. Cleaning products or personal hygiene products includes toothbrushes, washing detergents, etc. Medicine or dietary supplements excludes medical prescriptions. Computer or other software as downloads includes upgrades. Tickets for cultural or other events includes cinema, concerts, fairs, etc. Games online or as downloads includes downloads for smartphones, tablets, computers or consoles. Subscriptions to utility services includes subscriptions to electricity, water or heating supply, waste disposal or similar services. Household services includes cleaning, babysitting, repair work, gardening, etc. Apps related to health or fitness excludes free Apps. Other Apps includes apps related to learning languages, travelling, weather, etc. Excludes free apps. January 2020 denotes survey weeks 3 to 5. March 2020 denotes survey weeks 11 to 13.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ICT17/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ICT17/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ICTC19</x:t>
   </x:si>
   <x:si>
     <x:t>Impact of COVID-19 on ICT usage by Households</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>socialmodules@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -950,51 +950,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ICT17/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ICT17/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">