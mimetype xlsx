--- v0 (2025-11-12)
+++ v1 (2026-10-14)
@@ -1,118 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b915a60dc354ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e024a3b389640c1a887e006fba8e72c.psmdcp" Id="Re1a3c70ac38f4f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997f051a374c45a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca5d64d3120d470c807d8078fce21818.psmdcp" Id="R0e23121649e043b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ICA276</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals aged 16 years and over who bought or subscribed to apps or streaming services</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/10/2024 11:00:00 AM</x:t>
+    <x:t>05/12/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>All paid subscriptions (new and existing) that were active during any point of the reference period (the previous 3 months) are included.&lt;br&gt;Includes any internet enabling device such as smartphone, smart TV, apple TV, etc. Apps are also included.&lt;br&gt;During the 3 months prior to the respondent completing the survey.&lt;br&gt;Respondents may have selected more than one option.&lt;br&gt;Free versions of online streaming and on-demand services of music are excluded. Only paid versions of these services are included. Examples include Spotify, Spotify premium, Apple Music, YouTube Music, Amazon Music Unlimited, Google Play Music, SoundCloud, TIDAL, etc.&lt;br&gt;Free versions of online streaming and on-demand services of video, film, or other content are excluded. Only paid versions of these services are included. Examples include Netflix, Amazon prime, Disney+, Apple TV, Sky Stream, Showtime, Hyu, MUBI, NowTV, etc.&lt;br&gt;Includes subscriptions to services offering the streaming/online playing of games. Games for all sorts of supporting hardware (smartphones, tablets, computers, consoles, etc.) are included. Examples include GeForce Now, Google Stadia, PlayStation Now, XBox Cloud Gaming, etc.&lt;br&gt;In-app purchases are included&lt;br&gt;Such as apps related to learning languages, travelling, weather, etc. Excludes free apps.</x:t>
+    <x:t>Data relates to individuals aged 16 years and over who used the internet in the three months prior to completing the survey.&lt;br&gt;Music streaming service excludes free versions of online streaming and on-demand services of music. Only paid versions of these services are included.&lt;br&gt;Examples include Spotify, Spotify premium, Apple Music, YouTube Music, Amazon Music Unlimited, Google Play Music, SoundCloud, TIDAL, etc.&lt;br&gt;Films, series or sports streaming service excludes free versions of online streaming and on-demand services of video, film, or other content are excluded. Only&lt;br&gt;paid versions of these services are included. Examples include Netflix, Amazon prime, Disney+, Apple TV, Sky Stream, Showtime, Hyu, MUBI, NowTV, etc.&lt;br&gt;Gaming streaming services includes subscriptions to services offering the streaming/online playing of games. Games for all sorts of supporting hardware&lt;br&gt;(smartphones, tablets, computers, consoles, etc.) are included. Examples include GeForce Now, Google Stadia, PlayStation Now, XBox Cloud Gaming, etc.&lt;br&gt;Apps related to health or fitness include in-app purchases.&lt;br&gt;Other Apps include apps related to learning languages, travelling, weather, etc. Excludes free apps.&lt;br&gt;Respondents may have selected more than one option.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ICA276/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ISSHDCB</x:t>
   </x:si>
   <x:si>
-    <x:t>Information Society Statistics Households - Digital Consumer Behaviour</x:t>
+    <x:t>Information Society Statistics - Household Digital Consumer Behaviour</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>socialmodules@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 21 453 5081</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
@@ -197,78 +197,87 @@
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>1222</x:t>
   </x:si>
   <x:si>
     <x:t>Music streaming service</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Households with no children</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Households with children</x:t>
   </x:si>
   <x:si>
+    <x:t>-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All household compositions</x:t>
+  </x:si>
+  <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>
     <x:t>Films, series or sports streaming service</x:t>
   </x:si>
   <x:si>
     <x:t>191</x:t>
   </x:si>
   <x:si>
     <x:t>Online news sites, online newspapers, e-papers and online magazines</x:t>
   </x:si>
   <x:si>
     <x:t>292</x:t>
   </x:si>
   <x:si>
     <x:t>Gaming streaming services</x:t>
   </x:si>
   <x:si>
     <x:t>123</x:t>
   </x:si>
   <x:si>
     <x:t>Apps related to health or fitness</x:t>
   </x:si>
   <x:si>
     <x:t>124</x:t>
   </x:si>
   <x:si>
     <x:t>Other Apps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -406,224 +415,137 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...167 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02942V03557" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Apps or Streaming Services" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02837V03411" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Household Composition" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J13" totalsRowShown="0">
-  <x:autoFilter ref="A1:J13"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J37" totalsRowShown="0">
+  <x:autoFilter ref="A1:J37"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02942V03557"/>
     <x:tableColumn id="6" name="Type of Apps or Streaming Services"/>
     <x:tableColumn id="7" name="C02837V03411"/>
     <x:tableColumn id="8" name="Household Composition"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -889,51 +811,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ICA276/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1122,55 +1044,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J13"/>
+  <x:dimension ref="A1:J37"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="82.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="63.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="26.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -1254,369 +1176,1137 @@
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J3" s="0">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F4" s="0" t="s">
+      <x:c r="H4" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="G4" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J4" s="0">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J5" s="0">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J6" s="0">
-        <x:v>21</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J7" s="0">
-        <x:v>18</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J8" s="0">
-        <x:v>9</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J9" s="0">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J10" s="0">
-        <x:v>17</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J11" s="0">
-        <x:v>19</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J12" s="0">
-        <x:v>16</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J13" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:10">
+      <x:c r="A14" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F13" s="0" t="s">
+      <x:c r="F14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="G13" s="0" t="s">
+      <x:c r="G14" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J14" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:10">
+      <x:c r="A15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="H13" s="0" t="s">
+      <x:c r="H15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="I13" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J13" s="0">
+      <x:c r="I15" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J15" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:10">
+      <x:c r="A16" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J16" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J17" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J18" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J19" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:10">
+      <x:c r="A20" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J20" s="0">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J21" s="0">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I22" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J22" s="0">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J23" s="0">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J24" s="0">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I25" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J25" s="0">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J26" s="0">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J27" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J28" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J29" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J30" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J31" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10">
+      <x:c r="A32" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H32" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I32" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J32" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10">
+      <x:c r="A33" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I33" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J33" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10">
+      <x:c r="A34" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H34" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I34" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J34" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10">
+      <x:c r="A35" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I35" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J35" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10">
+      <x:c r="A36" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H36" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I36" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J36" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10">
+      <x:c r="A37" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I37" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J37" s="0">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1633,107 +2323,555 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J13" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="ICA276C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02942V03557">
       <x:sharedItems count="6">
         <x:s v="1222"/>
         <x:s v="2011"/>
         <x:s v="191"/>
         <x:s v="292"/>
         <x:s v="123"/>
         <x:s v="124"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Apps or Streaming Services">
       <x:sharedItems count="6">
         <x:s v="Music streaming service"/>
         <x:s v="Films, series or sports streaming service"/>
         <x:s v="Online news sites, online newspapers, e-papers and online magazines"/>
         <x:s v="Gaming streaming services"/>
         <x:s v="Apps related to health or fitness"/>
         <x:s v="Other Apps"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02837V03411">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
+        <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Household Composition">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="Households with no children"/>
         <x:s v="Households with children"/>
+        <x:s v="All household compositions"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="9" maxValue="77" count="11">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="9" maxValue="82" count="22">
         <x:n v="57"/>
         <x:n v="58"/>
         <x:n v="64"/>
         <x:n v="77"/>
+        <x:n v="69"/>
         <x:n v="21"/>
         <x:n v="18"/>
+        <x:n v="20"/>
         <x:n v="9"/>
         <x:n v="19"/>
+        <x:n v="13"/>
         <x:n v="17"/>
         <x:n v="16"/>
         <x:n v="15"/>
+        <x:n v="50"/>
+        <x:n v="66"/>
+        <x:n v="56"/>
+        <x:n v="82"/>
+        <x:n v="71"/>
+        <x:n v="25"/>
+        <x:n v="24"/>
+        <x:n v="14"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1222"/>
+    <s v="Music streaming service"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1222"/>
+    <s v="Music streaming service"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1222"/>
+    <s v="Music streaming service"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2011"/>
+    <s v="Films, series or sports streaming service"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2011"/>
+    <s v="Films, series or sports streaming service"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2011"/>
+    <s v="Films, series or sports streaming service"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="191"/>
+    <s v="Online news sites, online newspapers, e-papers and online magazines"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="191"/>
+    <s v="Online news sites, online newspapers, e-papers and online magazines"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="191"/>
+    <s v="Online news sites, online newspapers, e-papers and online magazines"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="292"/>
+    <s v="Gaming streaming services"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="292"/>
+    <s v="Gaming streaming services"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="292"/>
+    <s v="Gaming streaming services"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="123"/>
+    <s v="Apps related to health or fitness"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="123"/>
+    <s v="Apps related to health or fitness"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="123"/>
+    <s v="Apps related to health or fitness"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="124"/>
+    <s v="Other Apps"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="124"/>
+    <s v="Other Apps"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="124"/>
+    <s v="Other Apps"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1222"/>
+    <s v="Music streaming service"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1222"/>
+    <s v="Music streaming service"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="1222"/>
+    <s v="Music streaming service"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2011"/>
+    <s v="Films, series or sports streaming service"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2011"/>
+    <s v="Films, series or sports streaming service"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="2011"/>
+    <s v="Films, series or sports streaming service"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="191"/>
+    <s v="Online news sites, online newspapers, e-papers and online magazines"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="191"/>
+    <s v="Online news sites, online newspapers, e-papers and online magazines"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="191"/>
+    <s v="Online news sites, online newspapers, e-papers and online magazines"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="292"/>
+    <s v="Gaming streaming services"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="292"/>
+    <s v="Gaming streaming services"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="292"/>
+    <s v="Gaming streaming services"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="123"/>
+    <s v="Apps related to health or fitness"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="123"/>
+    <s v="Apps related to health or fitness"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="123"/>
+    <s v="Apps related to health or fitness"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="124"/>
+    <s v="Other Apps"/>
+    <s v="10"/>
+    <s v="Households with no children"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="124"/>
+    <s v="Other Apps"/>
+    <s v="20"/>
+    <s v="Households with children"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ICA276C01"/>
+    <s v="Individuals aged 16 years and over who bought or subscribed to apps or streaming services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="124"/>
+    <s v="Other Apps"/>
+    <s v="-"/>
+    <s v="All household compositions"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+</pivotCacheRecords>
 </file>