--- v0 (2025-12-17)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38f3b460ec04048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29ca891d66fa423ba7a09068e24aadd2.psmdcp" Id="Rd9f2af4621a5409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbccab1d603674752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68cc1d3524c8471ea6d6850f009c4a47.psmdcp" Id="R1abf6bb0ae39437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ICA234</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Data Analytics</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2024 11:00:00</x:t>
+    <x:t>06/02/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ICA234/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ISSE</x:t>
   </x:si>
   <x:si>
     <x:t>ICT Usage by Enterprises</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Devin Zibulsky</x:t>
   </x:si>
@@ -174,50 +174,53 @@
     <x:t>C03789V04537</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>ICA234C01</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprises performing data analytics using transaction records</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>IE0</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>ICA234C02</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprises performing data analytics using customer information</x:t>
   </x:si>
   <x:si>
     <x:t>ICA234C03</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprises performing data analytics using social media</x:t>
   </x:si>
   <x:si>
     <x:t>ICA234C04</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprises performing data analytics using web data</x:t>
   </x:si>
   <x:si>
     <x:t>ICA234C05</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprises performing data analytics using geolocation data</x:t>
   </x:si>
@@ -425,95 +428,97 @@
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="8">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
+      <items count="2">
         <item x="0"/>
+        <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
+      <items count="2">
         <item x="0"/>
+        <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="C03789V04537" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H9" totalsRowShown="0">
-  <x:autoFilter ref="A1:H9"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H17" totalsRowShown="0">
+  <x:autoFilter ref="A1:H17"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03789V04537"/>
     <x:tableColumn id="6" name="Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1012,51 +1017,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H9"/>
+  <x:dimension ref="A1:H17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="62.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="9.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -1082,228 +1087,436 @@
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H2" s="0">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>19.5</x:v>
+        <x:v>28.2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H4" s="0">
-        <x:v>11.7</x:v>
+        <x:v>19.5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H5" s="0">
-        <x:v>10.5</x:v>
+        <x:v>22.6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>4.6</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>3.2</x:v>
+        <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>2.4</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H9" s="0">
+        <x:v>12.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:8">
+      <x:c r="A10" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H10" s="0">
+        <x:v>4.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:8">
+      <x:c r="A11" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H11" s="0">
+        <x:v>7.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:8">
+      <x:c r="A12" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H12" s="0">
+        <x:v>3.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:8">
+      <x:c r="A13" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H13" s="0">
+        <x:v>5.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:8">
+      <x:c r="A14" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H14" s="0">
+        <x:v>2.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:8">
+      <x:c r="A15" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H15" s="0">
+        <x:v>4.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8">
+      <x:c r="A16" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H16" s="0">
         <x:v>1.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:8">
+      <x:c r="A17" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H17" s="0">
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1363,149 +1576,239 @@
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="8">
         <x:s v="ICA234C01"/>
         <x:s v="ICA234C02"/>
         <x:s v="ICA234C03"/>
         <x:s v="ICA234C04"/>
         <x:s v="ICA234C05"/>
         <x:s v="ICA234C06"/>
         <x:s v="ICA234C07"/>
         <x:s v="ICA234C08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="8">
         <x:s v="Enterprises performing data analytics using transaction records"/>
         <x:s v="Enterprises performing data analytics using customer information"/>
         <x:s v="Enterprises performing data analytics using social media"/>
         <x:s v="Enterprises performing data analytics using web data"/>
         <x:s v="Enterprises performing data analytics using geolocation data"/>
         <x:s v="Enterprises performing data analytics using smart devices or sensors"/>
         <x:s v="Enterprises performing data analytics using government open data"/>
         <x:s v="Enterprises performing data analytics using satellite data"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2023"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2023"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03789V04537">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2" maxValue="23" count="8">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.2" maxValue="28.2" count="16">
         <x:n v="23"/>
+        <x:n v="28.2"/>
         <x:n v="19.5"/>
+        <x:n v="22.6"/>
         <x:n v="11.7"/>
+        <x:n v="12.7"/>
         <x:n v="10.5"/>
+        <x:n v="12.2"/>
         <x:n v="4.6"/>
+        <x:n v="7.2"/>
         <x:n v="3.2"/>
+        <x:n v="5.6"/>
         <x:n v="2.4"/>
+        <x:n v="4.1"/>
         <x:n v="1.2"/>
+        <x:n v="1.9"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="ICA234C01"/>
     <s v="Enterprises performing data analytics using transaction records"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
+    <s v="ICA234C01"/>
+    <s v="Enterprises performing data analytics using transaction records"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
     <s v="ICA234C02"/>
     <s v="Enterprises performing data analytics using customer information"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="19.5"/>
+  </r>
+  <r>
+    <s v="ICA234C02"/>
+    <s v="Enterprises performing data analytics using customer information"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="22.6"/>
   </r>
   <r>
     <s v="ICA234C03"/>
     <s v="Enterprises performing data analytics using social media"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="11.7"/>
   </r>
   <r>
+    <s v="ICA234C03"/>
+    <s v="Enterprises performing data analytics using social media"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
     <s v="ICA234C04"/>
     <s v="Enterprises performing data analytics using web data"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="10.5"/>
+  </r>
+  <r>
+    <s v="ICA234C04"/>
+    <s v="Enterprises performing data analytics using web data"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.2"/>
   </r>
   <r>
     <s v="ICA234C05"/>
     <s v="Enterprises performing data analytics using geolocation data"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="4.6"/>
   </r>
   <r>
+    <s v="ICA234C05"/>
+    <s v="Enterprises performing data analytics using geolocation data"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
     <s v="ICA234C06"/>
     <s v="Enterprises performing data analytics using smart devices or sensors"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="3.2"/>
+  </r>
+  <r>
+    <s v="ICA234C06"/>
+    <s v="Enterprises performing data analytics using smart devices or sensors"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.6"/>
   </r>
   <r>
     <s v="ICA234C07"/>
     <s v="Enterprises performing data analytics using government open data"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="2.4"/>
   </r>
   <r>
+    <s v="ICA234C07"/>
+    <s v="Enterprises performing data analytics using government open data"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
     <s v="ICA234C08"/>
     <s v="Enterprises performing data analytics using satellite data"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="1.2"/>
   </r>
+  <r>
+    <s v="ICA234C08"/>
+    <s v="Enterprises performing data analytics using satellite data"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
 </pivotCacheRecords>
 </file>