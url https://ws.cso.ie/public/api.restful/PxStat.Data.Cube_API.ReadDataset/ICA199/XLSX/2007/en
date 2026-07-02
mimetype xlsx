--- v1 (2025-12-21)
+++ v2 (2026-07-02)
@@ -1,100 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db90970585d4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a97f50f5ea643b1ba384da8810e72d5.psmdcp" Id="R5e449c005d4b4d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6309b0cd9164019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82fd4297b5d1412c8352c453c8fe841e.psmdcp" Id="Rbe64dba087d84b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ICA199</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of individuals who used electronic idenitifcation (eID) to access online services for private purpose in the last 12 months</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/12/2023 11:00:00</x:t>
+    <x:t>11/02/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11 February 2026 - This table was archived and replaced by PxStat table ICA510(table/ICA510).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ICA199/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ISSHDCB</x:t>
   </x:si>
   <x:si>
     <x:t>Information Society Statistics - Household Digital Consumer Behaviour</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -828,578 +831,580 @@
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B13" s="4"/>
+      <x:c r="B13" s="4" t="s">
+        <x:v>10</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="5" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="2"/>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B20" s="2"/>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="2"/>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B28" s="5" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="38.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H2" s="0">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="H3" s="0">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="B13" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>10</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>