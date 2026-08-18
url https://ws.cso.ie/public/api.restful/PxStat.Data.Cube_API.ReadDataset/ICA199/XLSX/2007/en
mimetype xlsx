--- v2 (2026-07-02)
+++ v3 (2026-08-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6309b0cd9164019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82fd4297b5d1412c8352c453c8fe841e.psmdcp" Id="Rbe64dba087d84b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa12ff6ab2bd468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdae2c1c2fbe4d4791f3293bd5cfb9ea.psmdcp" Id="R92fdb73b7930440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>