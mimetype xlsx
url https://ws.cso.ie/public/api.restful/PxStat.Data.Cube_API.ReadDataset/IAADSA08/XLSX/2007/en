--- v0 (2025-10-23)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f44f7068f0141a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/423f773c07ac4722ac4eb367f59f216c.psmdcp" Id="R6942be2c27b94dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd40010be52465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8139c1ebf3904e14a9844d74fd46429a.psmdcp" Id="R1653663d2c4e4957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>IAADSA08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Income Analysis using Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/14/2025 11:00:00 AM</x:t>
+    <x:t>14/10/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Households not matched to administrative income are excluded from analysis.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IAADSA08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAADS</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Eva O'Regan</x:t>
   </x:si>
@@ -523,371 +523,166 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...319 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04208V04980" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Long-lasting condition or difficulty" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04507V05291" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="21">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+      </items>
+    </pivotField>
+    <pivotField name="HSE Integrated Healthcare Areas" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="21">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J211" totalsRowShown="0">
   <x:autoFilter ref="A1:J211"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04208V04980"/>
     <x:tableColumn id="6" name="Long-lasting condition or difficulty"/>
     <x:tableColumn id="7" name="C04507V05291"/>
     <x:tableColumn id="8" name="HSE Integrated Healthcare Areas"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1158,51 +953,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IAADSA08/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1391,51 +1186,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J211"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="80.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="52.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="37.996339" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="41.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -8177,51 +7972,51 @@
       <x:c r="G211" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I211" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J211" s="0">
         <x:v>22.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -8238,51 +8033,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J211" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="IAADSA08C01"/>
         <x:s v="IAADSA08C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Median equivalised net administrative income"/>
         <x:s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04208V04980">
@@ -8533,27 +8328,2548 @@
         <x:n v="11.9"/>
         <x:n v="16.7"/>
         <x:n v="22.6"/>
         <x:n v="15.8"/>
         <x:n v="15.7"/>
         <x:n v="12.2"/>
         <x:n v="24.3"/>
         <x:n v="20.9"/>
         <x:n v="18.3"/>
         <x:n v="23.5"/>
         <x:n v="17.6"/>
         <x:n v="20.8"/>
         <x:n v="21.9"/>
         <x:n v="23.8"/>
         <x:n v="22.3"/>
         <x:n v="27.2"/>
         <x:n v="22.8"/>
         <x:n v="30.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="€"/>
+    <n v="26420"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="€"/>
+    <n v="25194"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="€"/>
+    <n v="25001"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="€"/>
+    <n v="22546"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="€"/>
+    <n v="21468"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="€"/>
+    <n v="26160"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="€"/>
+    <n v="26751"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="€"/>
+    <n v="24261"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="€"/>
+    <n v="22484"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="€"/>
+    <n v="28277"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="€"/>
+    <n v="21995"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="€"/>
+    <n v="23061"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="€"/>
+    <n v="22473"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="€"/>
+    <n v="23477"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="€"/>
+    <n v="24791"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="€"/>
+    <n v="21150"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="€"/>
+    <n v="19437"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="€"/>
+    <n v="23091"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="€"/>
+    <n v="21157"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="€"/>
+    <n v="21803"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="23806"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="€"/>
+    <n v="28710"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="€"/>
+    <n v="26681"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="€"/>
+    <n v="26501"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="€"/>
+    <n v="23827"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="€"/>
+    <n v="22437"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="€"/>
+    <n v="28229"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="€"/>
+    <n v="28378"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="€"/>
+    <n v="25703"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="€"/>
+    <n v="23753"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="€"/>
+    <n v="30400"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="€"/>
+    <n v="23149"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="€"/>
+    <n v="24524"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="€"/>
+    <n v="23814"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="€"/>
+    <n v="25021"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="€"/>
+    <n v="26284"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="€"/>
+    <n v="22229"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="€"/>
+    <n v="20221"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="€"/>
+    <n v="24586"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="€"/>
+    <n v="22176"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="€"/>
+    <n v="22963"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="25380"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="€"/>
+    <n v="22844"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="€"/>
+    <n v="23068"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="€"/>
+    <n v="22693"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="€"/>
+    <n v="20761"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="€"/>
+    <n v="19746"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="€"/>
+    <n v="22753"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="€"/>
+    <n v="24050"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="€"/>
+    <n v="22105"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="€"/>
+    <n v="20711"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="€"/>
+    <n v="24207"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="€"/>
+    <n v="20244"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="€"/>
+    <n v="20800"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="€"/>
+    <n v="20621"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="€"/>
+    <n v="21512"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="€"/>
+    <n v="22461"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="€"/>
+    <n v="19442"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="€"/>
+    <n v="18301"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="€"/>
+    <n v="20764"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="€"/>
+    <n v="19522"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="€"/>
+    <n v="19880"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="21542"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="€"/>
+    <n v="33094"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="€"/>
+    <n v="29897"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="€"/>
+    <n v="29594"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="€"/>
+    <n v="26771"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="€"/>
+    <n v="25027"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="€"/>
+    <n v="31567"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="€"/>
+    <n v="31875"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="€"/>
+    <n v="28377"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="€"/>
+    <n v="27202"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="€"/>
+    <n v="36098"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="€"/>
+    <n v="26239"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="€"/>
+    <n v="28139"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="€"/>
+    <n v="27585"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="€"/>
+    <n v="28611"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="€"/>
+    <n v="30258"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="€"/>
+    <n v="25521"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="€"/>
+    <n v="22673"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="€"/>
+    <n v="28114"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="€"/>
+    <n v="25808"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="€"/>
+    <n v="26246"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="28865"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="€"/>
+    <n v="24226"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="€"/>
+    <n v="24130"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="€"/>
+    <n v="25244"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="€"/>
+    <n v="22559"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="€"/>
+    <n v="22350"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="€"/>
+    <n v="23346"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="€"/>
+    <n v="26081"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="€"/>
+    <n v="24112"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="€"/>
+    <n v="23149"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="€"/>
+    <n v="28919"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="€"/>
+    <n v="22487"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="€"/>
+    <n v="23719"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="€"/>
+    <n v="22185"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="€"/>
+    <n v="23734"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="€"/>
+    <n v="25424"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="€"/>
+    <n v="22176"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="€"/>
+    <n v="20116"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="€"/>
+    <n v="23275"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="€"/>
+    <n v="22783"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="€"/>
+    <n v="22572"/>
+  </r>
+  <r>
+    <s v="IAADSA08C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="23762"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="%"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="%"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="%"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="%"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="%"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="%"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="%"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="%"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="%"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="%"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="21f87fa6-fa01-4ddd-bdf7-7618a03c3ff0"/>
+    <s v="HSE Dublin South City and West IHA"/>
+    <s v="%"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="a7b3ce77-fd43-46f3-8081-b52a49d10f53"/>
+    <s v="HSE Dublin South West IHA"/>
+    <s v="%"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9e1cac20-be6c-48dd-a338-6dc4f3fd999c"/>
+    <s v="HSE Kildare West Wicklow IHA"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="52033e41-55be-456e-b1dd-e272f98d204a"/>
+    <s v="HSE Midlands IHA"/>
+    <s v="%"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="7cdafff7-3472-4ad4-ad6d-52d8b099efeb"/>
+    <s v="HSE Cavan Monaghan IHA"/>
+    <s v="%"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="5acc75cd-8922-4db7-917d-fce7ab61bc1f"/>
+    <s v="HSE Dublin North City and West  IHA"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="368c08d4-dc44-4a5c-aa5b-e2c853ed5fd2"/>
+    <s v="HSE Dublin North County IHA"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="b153e9c7-2356-41b7-8593-96783aca3803"/>
+    <s v="HSE Louth Meath IHA"/>
+    <s v="%"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="af16d9ee-b6d9-4580-a6e8-ff7c16a4f985"/>
+    <s v="HSE Carlow Kilkenny and Tipperary South IHA"/>
+    <s v="%"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="b6efaeec-b5df-4f9b-ae95-759b38f42fa5"/>
+    <s v="HSE Dublin South and Wicklow IHA"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="97ac09fe-1776-4125-b496-882f44900a2c"/>
+    <s v="HSE Waterford Wexford IHA"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="71a6978d-751b-40c9-b190-979e377a777b"/>
+    <s v="HSE Clare and Limerick County IHA"/>
+    <s v="%"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="0eca49db-03b4-4c39-8705-b02f3db4ee48"/>
+    <s v="HSE Limerick City and Tipperary North  IHA"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="0c7ad581-b94f-4c73-a21a-c85a20d001e2"/>
+    <s v="HSE Cork North and East IHA"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="22c4b2d4-9da4-44d2-8569-7a9d1d088988"/>
+    <s v="HSE Cork South and West IHA"/>
+    <s v="%"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="54363705-b437-4a97-a070-df3568bcdf0e"/>
+    <s v="HSE Kerry IHA"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="ea6c9533-d33c-4d7c-a525-33fe14f1e2be"/>
+    <s v="HSE Donegal IHA"/>
+    <s v="%"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="e20ddc0f-a8c9-41f6-b37a-6f1f69a0d62b"/>
+    <s v="HSE Galway Roscommon IHA"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="72772ae6-e50a-4ff1-9f57-533919b290ef"/>
+    <s v="HSE Mayo IHA"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="3c7bd64d-751b-46d7-afd2-6a85d3371fe2"/>
+    <s v="HSE Sligo Leitrim IHA"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="IAADSA08C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+</pivotCacheRecords>
 </file>