--- v0 (2025-10-23)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52cd16d74e91486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86b135034f4643429cf235c5a1ddf2f3.psmdcp" Id="Rc953b30d2f784545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4c3cc8d4a342d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e414ec1d394647488fe4860830688b8e.psmdcp" Id="Ra036bc252b8640d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>IAADSA07</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Income Analysis using Administrative Data Sources</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/14/2025 11:00:00 AM</x:t>
+    <x:t>14/10/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Households not matched to administrative income are excluded from analysis.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IAADSA07/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>IAADS</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Eva O'Regan</x:t>
   </x:si>
@@ -481,323 +481,160 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...271 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04208V04980" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Long-lasting condition or difficulty" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04506V05290" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="HSE Health Regions" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L421" totalsRowShown="0">
   <x:autoFilter ref="A1:L421"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04208V04980"/>
     <x:tableColumn id="6" name="Long-lasting condition or difficulty"/>
     <x:tableColumn id="7" name="C04506V05290"/>
     <x:tableColumn id="8" name="HSE Health Regions"/>
     <x:tableColumn id="9" name="C02076V02508"/>
     <x:tableColumn id="10" name="Age Group"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1070,51 +907,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/IAADSA07/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1303,51 +1140,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L421"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="80.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="52.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="36.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="27.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="16.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -17337,51 +17174,51 @@
       <x:c r="I421" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L421" s="0">
         <x:v>19.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -17398,51 +17235,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L421" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="IAADSA07C01"/>
         <x:s v="IAADSA07C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Median equivalised net administrative income"/>
         <x:s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04208V04980">
@@ -17842,27 +17679,5908 @@
         <x:n v="11.4"/>
         <x:n v="25.4"/>
         <x:n v="22.7"/>
         <x:n v="22.1"/>
         <x:n v="23.8"/>
         <x:n v="19.8"/>
         <x:n v="20.5"/>
         <x:n v="23.2"/>
         <x:n v="24.8"/>
         <x:n v="26.9"/>
         <x:n v="26.3"/>
         <x:n v="22"/>
         <x:n v="22.6"/>
         <x:n v="21.1"/>
         <x:n v="25.2"/>
         <x:n v="27.9"/>
         <x:n v="22.9"/>
         <x:n v="20.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="24581"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24203"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="27520"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="26272"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="24625"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22196"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="25058"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="25039"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="27970"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="26865"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="25192"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22429"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="24118"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24262"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="26583"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="25754"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="23962"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22243"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="22760"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="23075"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="24339"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="23941"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="22900"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="21227"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="23436"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24304"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="25631"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="25044"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="23579"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="21060"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="21681"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="22411"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="23738"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="23035"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="21712"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="19582"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="23806"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24045"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="26377"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="25460"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="23864"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="21606"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="26266"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24314"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="28866"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="28355"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="27165"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="23210"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="26751"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="25138"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="29345"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="28956"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="27665"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="23339"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="25832"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24475"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="27991"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="27936"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="26582"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="23358"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="24164"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="23054"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="25671"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="25887"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="25373"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22222"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="24898"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24284"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="26681"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="26934"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="25953"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22153"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="22874"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="22299"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="24694"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="24662"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="23761"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="20619"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="25380"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24084"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="27678"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="27475"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="26334"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22614"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="22155"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24071"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="24416"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="21980"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="21309"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="20756"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="22488"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24863"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="24789"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="22664"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="21570"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="21233"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="21639"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="23994"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="23614"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="21766"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="20428"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="20642"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="20686"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="23113"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="21769"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="20673"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="20024"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="19870"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="21411"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24314"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="23377"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="21681"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="20657"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="19638"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="19811"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="22644"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="21891"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="20334"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="19147"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="18263"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="21542"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="23972"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="23593"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="21686"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="20599"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="20156"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="29675"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="26956"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="31184"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="31349"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="31536"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="25897"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="29644"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="27124"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="30804"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="31249"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="31616"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="26050"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="29958"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="27803"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="31006"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="31656"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="31521"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="26557"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="27888"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="25846"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="28753"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="29237"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="30093"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="24654"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="28552"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="26758"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="29477"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="30015"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="30461"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="24532"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="26267"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="24418"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="27428"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="27841"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="28114"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22836"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="28865"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="26596"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="30115"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="30465"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="30730"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="25162"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="23852"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="22154"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="24475"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="24921"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="26699"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22150"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="24082"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="22751"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="24509"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="24677"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="27006"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22476"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="24670"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="23320"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="25556"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="25783"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="27370"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="22354"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="22951"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="21704"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="23445"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="23692"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="25771"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="21548"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="23903"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="22762"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="24470"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="24902"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="26818"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="21735"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="22421"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="21412"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="22963"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="23438"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="24724"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="20497"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="23762"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="€"/>
+    <n v="22422"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="€"/>
+    <n v="24379"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="€"/>
+    <n v="24676"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="€"/>
+    <n v="26535"/>
+  </r>
+  <r>
+    <s v="IAADSA07C01"/>
+    <s v="Median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="€"/>
+    <n v="21876"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Any Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="Some Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="36.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Great Extent"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="No Long-lasting Condition or Difficulty Experienced"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="98ca33b4-fc08-4aa7-82dd-496924b8fda8"/>
+    <s v="HSE Dublin and Midlands HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9efd9724-8d32-4bb7-b1d6-08b2f42f68c6"/>
+    <s v="HSE Dublin and North East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="d0a0aa7d-fbed-4f02-b89f-a51cb0ecf23c"/>
+    <s v="HSE Dublin and South East HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="c7359538-84af-455a-aa37-f9c43f8850cf"/>
+    <s v="HSE Midwest HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="9556ecde-e215-4ad0-9b46-ebff56c85299"/>
+    <s v="HSE South West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="25.2"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="010e88ab-5f00-4f2c-823c-543ffe62920b"/>
+    <s v="HSE West and North West HR"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="221"/>
+    <s v="0 - 17 years"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="3503"/>
+    <s v="18 - 34 years"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="468"/>
+    <s v="35 - 49 years"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="525"/>
+    <s v="50 - 64 years"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="IAADSA07C02"/>
+    <s v="Percentage of individuals below 60% of the median equivalised net administrative income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Presence of Long-lasting Condition or Difficulty Not Stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+</pivotCacheRecords>
 </file>