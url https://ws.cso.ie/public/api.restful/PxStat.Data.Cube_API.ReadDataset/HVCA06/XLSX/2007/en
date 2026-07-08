--- v0 (2025-10-28)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cc2ce2d89046fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ddf4adc1ccc4b45abbfb12841f43ee8.psmdcp" Id="R1d0be47241474361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a1f673429142bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe2aa9f9c4bd447088134225e893daaf.psmdcp" Id="Radf5427de0784b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HVCA06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Hospitality Total Employments</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/10/2024 11:00:00 AM</x:t>
+    <x:t>10/10/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HVCA06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>VCA</x:t>
   </x:si>
   <x:si>
     <x:t>Value Chain Analysis</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Aoife Crowe</x:t>
   </x:si>
@@ -376,50 +376,53 @@
   </x:si>
   <x:si>
     <x:t>2022 October</x:t>
   </x:si>
   <x:si>
     <x:t>202211</x:t>
   </x:si>
   <x:si>
     <x:t>2022 November</x:t>
   </x:si>
   <x:si>
     <x:t>202212</x:t>
   </x:si>
   <x:si>
     <x:t>2022 December</x:t>
   </x:si>
   <x:si>
     <x:t>HVCA06C02</x:t>
   </x:si>
   <x:si>
     <x:t>Employment Wage Subsidy Scheme (EWSS)</x:t>
   </x:si>
   <x:si>
     <x:t>Euro Millions</x:t>
   </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -556,403 +559,168 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...351 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02660V03219" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="NACE Rev 2 Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H433" totalsRowShown="0">
   <x:autoFilter ref="A1:H433"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02660V03219"/>
     <x:tableColumn id="6" name="NACE Rev 2 Sector"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1221,51 +989,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HVCA06/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1452,51 +1220,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H433"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="39.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="60.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.710625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
@@ -9944,2525 +9712,2849 @@
         <x:v>131.3837867</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H326" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="327" spans="1:8">
       <x:c r="A327" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H327" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="328" spans="1:8">
       <x:c r="A328" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H328" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H329" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="330" spans="1:8">
       <x:c r="A330" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H330" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="331" spans="1:8">
       <x:c r="A331" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H331" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="332" spans="1:8">
       <x:c r="A332" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H332" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H333" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H334" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H335" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H336" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="338" spans="1:8">
       <x:c r="A338" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H338" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H339" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H340" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H342" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H344" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H345" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="346" spans="1:8">
       <x:c r="A346" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H346" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H348" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H350" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H351" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H352" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H353" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H354" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H355" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H356" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H357" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H358" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H359" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H360" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H362" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="363" spans="1:8">
       <x:c r="A363" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="364" spans="1:8">
       <x:c r="A364" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H364" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H366" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H368" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="369" spans="1:8">
       <x:c r="A369" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="370" spans="1:8">
       <x:c r="A370" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G370" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H370" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H371" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H372" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H373" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H374" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H375" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H376" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H378" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H379" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H380" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H381" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H382" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="383" spans="1:8">
       <x:c r="A383" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H383" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="384" spans="1:8">
       <x:c r="A384" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G384" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H384" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="385" spans="1:8">
       <x:c r="A385" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H385" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="386" spans="1:8">
       <x:c r="A386" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G386" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H386" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="387" spans="1:8">
       <x:c r="A387" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="388" spans="1:8">
       <x:c r="A388" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G388" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H388" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="389" spans="1:8">
       <x:c r="A389" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="390" spans="1:8">
       <x:c r="A390" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G390" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H390" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H391" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H392" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H393" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H394" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H395" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H396" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H398" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="399" spans="1:8">
       <x:c r="A399" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H399" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="400" spans="1:8">
       <x:c r="A400" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H400" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="401" spans="1:8">
       <x:c r="A401" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H402" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H404" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H406" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H407" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H408" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H409" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H410" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H411" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H412" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H413" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H414" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H415" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H416" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="417" spans="1:8">
       <x:c r="A417" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H417" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H418" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H420" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H421" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H422" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="423" spans="1:8">
       <x:c r="A423" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H423" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="424" spans="1:8">
       <x:c r="A424" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H424" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="425" spans="1:8">
       <x:c r="A425" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H425" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H426" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H427" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H428" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H429" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H430" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H431" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="H432" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>117</x:v>
+      </x:c>
+      <x:c r="H433" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -12479,51 +12571,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H433" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="HVCA06C01"/>
         <x:s v="HVCA06C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Number of Employments"/>
         <x:s v="Employment Wage Subsidy Scheme (EWSS)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
       <x:sharedItems count="24">
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
@@ -12915,27 +13007,4348 @@
         <x:n v="0.02202288"/>
         <x:n v="3.025589"/>
         <x:n v="0.5071178"/>
         <x:n v="48.88318"/>
         <x:n v="0.4711488"/>
         <x:n v="1.265474"/>
         <x:n v="33.8047"/>
         <x:n v="116.5145225"/>
         <x:n v="32.30181"/>
         <x:n v="0.02258695"/>
         <x:n v="3.428553"/>
         <x:n v="0.4713277"/>
         <x:n v="54.00883"/>
         <x:n v="0.546442"/>
         <x:n v="1.496277"/>
         <x:n v="39.10796"/>
         <x:n v="131.3837867"/>
         <x:s v=""/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="12312"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1264"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="5331"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="457"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="27728"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="734"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="1664"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="49024"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="98514"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="7932"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1206"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="4758"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="17296"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="654"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="1249"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="41313"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="74829"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="8223"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1204"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="5068"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="17480"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="656"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="1419"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="42880"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="77368"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="8788"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1231"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="5420"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="468"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="18615"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="671"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="1636"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="45186"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="82015"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="10018"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1316"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="5555"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="566"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="25561"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="712"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="1704"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="48520"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="93952"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="27628"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1744"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="6006"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="913"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="50137"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="924"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="1779"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="60892"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="150023"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="35554"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1904"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="6134"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1135"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="58845"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1063"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="1715"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="68846"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="175196"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="41091"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1909"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="6355"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1186"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="60761"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1111"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="1627"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="74853"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="188893"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="42846"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1775"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="7326"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1209"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="61940"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1104"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="2290"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="77982"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="196472"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="43528"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1579"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="7704"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1140"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="59937"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1031"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="2418"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="79398"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="196735"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="43621"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1495"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="8208"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1109"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="60053"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="963"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="2500"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="80615"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="198564"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="43453"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1533"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="8347"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="942"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="58829"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="953"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="2560"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="80987"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="197604"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="39478"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1388"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="7411"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="891"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="55778"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="921"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="4293"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="78536"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="188696"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="41878"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1421"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="8154"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="921"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="57164"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="954"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="4625"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="79522"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="194639"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="44247"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1564"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="8804"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1069"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="63360"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="993"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="4991"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="83236"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="208264"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="45128"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1691"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="9074"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1297"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="66785"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1083"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="5124"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="85255"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="215437"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="46021"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1733"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="9253"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1342"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="69616"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1173"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="5597"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="87005"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="221740"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="46817"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1878"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="9647"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1414"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="73044"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1399"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="5630"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="88481"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="228310"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="47126"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="2130"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="9920"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1432"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="74573"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1469"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="5591"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="88984"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="231225"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="46667"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="2114"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="8776"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1437"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="73944"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1497"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="5244"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="88284"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="227963"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="47134"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1942"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="10115"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1413"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="74459"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1486"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="6443"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="89771"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="232763"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="45425"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1784"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="9844"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1282"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="70797"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1276"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="6599"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="87536"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="224543"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="45238"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1747"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="10662"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1260"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="69486"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1263"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="5898"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="87430"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="222984"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Number"/>
+    <n v="45335"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Number"/>
+    <n v="1736"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Number"/>
+    <n v="10325"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Number"/>
+    <n v="1152"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Number"/>
+    <n v="68498"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Number"/>
+    <n v="1259"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Number"/>
+    <n v="5921"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Number"/>
+    <n v="87212"/>
+  </r>
+  <r>
+    <s v="HVCA06C01"/>
+    <s v="Number of Employments"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Number"/>
+    <n v="221438"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="8.648515"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="1.500374"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="2.34484"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.2588969"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="23.04394"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.4102671"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="0.9781999"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="24.71747"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202101"/>
+    <s v="2021 January"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="61.9025029"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="6.858836"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.7241347"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="2.191202"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.2478965"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="17.75684"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.3825695"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="0.8216589"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="21.2603"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202102"/>
+    <s v="2021 February"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="50.2434376"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="7.601076"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.7334337"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="2.360747"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.2782792"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="18.95148"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.4161687"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="1.014579"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="23.14717"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202103"/>
+    <s v="2021 March"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="54.5029336"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="8.634256"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.7163602"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="2.861236"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.3191465"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="21.81997"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.4688263"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="1.103307"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="26.19429"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202104"/>
+    <s v="2021 April"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="62.117392"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="8.514401"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.70765"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="2.700366"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.3074379"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="22.84039"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.4433063"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="0.9903638"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="24.73326"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202105"/>
+    <s v="2021 May"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="61.237175"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="18.47813"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.9448044"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="2.689698"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.4591689"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="45.7394"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.5569316"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="0.9344508"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="31.19482"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202106"/>
+    <s v="2021 June"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="100.9974037"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="30.03602"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.1410637"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="3.185419"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.705974"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="64.51149"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.6985212"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="1.021151"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="39.61829"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202107"/>
+    <s v="2021 July"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="139.9179289"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="32.5312"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.04467377"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="2.748582"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.6565117"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="60.17568"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.6576997"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="0.9039164"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="38.23954"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202108"/>
+    <s v="2021 August"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="135.9578036"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="31.35089"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.03224886"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="3.160342"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.6502853"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="60.40564"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.584309"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="1.180512"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="37.45912"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202109"/>
+    <s v="2021 September"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="134.8233472"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="30.30958"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.02411402"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="3.273031"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.5470567"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="51.73783"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.5270271"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="1.363062"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="36.22793"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202110"/>
+    <s v="2021 October"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="124.0096308"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="28.53529"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.02202288"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="3.025589"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.5071178"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="48.88318"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.4711488"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="1.265474"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="33.8047"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202111"/>
+    <s v="2021 November"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="116.5145225"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <n v="32.30181"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <n v="0.02258695"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <n v="3.428553"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <n v="0.4713277"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <n v="54.00883"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <n v="0.546442"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <n v="1.496277"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <n v="39.10796"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202112"/>
+    <s v="2021 December"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <n v="131.3837867"/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202201"/>
+    <s v="2022 January"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202202"/>
+    <s v="2022 February"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202203"/>
+    <s v="2022 March"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202204"/>
+    <s v="2022 April"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202205"/>
+    <s v="2022 May"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202206"/>
+    <s v="2022 June"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202207"/>
+    <s v="2022 July"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202208"/>
+    <s v="2022 August"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202209"/>
+    <s v="2022 September"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202210"/>
+    <s v="2022 October"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202211"/>
+    <s v="2022 November"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="563"/>
+    <s v="Beverage serving activities (563)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="553"/>
+    <s v="Camping grounds, recreational vehicle parks and trailer parks (553)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="5621"/>
+    <s v="Event Catering"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="552"/>
+    <s v="Holiday and other short-stay accommodation (552)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="551"/>
+    <s v="Hotels and similar accommodation (551)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="559"/>
+    <s v="Other accommodation (559)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="5629"/>
+    <s v="Other food service activities"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="561"/>
+    <s v="Restaurants and mobile food service activities (561)"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HVCA06C02"/>
+    <s v="Employment Wage Subsidy Scheme (EWSS)"/>
+    <s v="202212"/>
+    <s v="2022 December"/>
+    <s v="-"/>
+    <s v="All NACE economic sectors"/>
+    <s v="Euro Millions"/>
+    <s v=""/>
+  </r>
+</pivotCacheRecords>
 </file>