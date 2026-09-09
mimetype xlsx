--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a1f673429142bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe2aa9f9c4bd447088134225e893daaf.psmdcp" Id="Radf5427de0784b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acbbdedd39d484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d4f1ca70bf34d3085513a199b651ebf.psmdcp" Id="R75f2719e3bd246fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>