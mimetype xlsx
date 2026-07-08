--- v1 (2025-12-08)
+++ v2 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62068c16ba9e40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70205ce1141f431a93eb1c51fbce5057.psmdcp" Id="R56840abad9b54c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f83ff672d845d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f02abf0b3a22407e9a623a98de63bdb4.psmdcp" Id="R338712660fde4ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HTQ21</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Same Day Visits</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/09/2025 11:00:00</x:t>
+    <x:t>16/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>From Q3 2022 outbound travel has been calibrated the new CSO Inbound Tourism statistical series, which has led to a break in the time series.&lt;br&gt;For this reason, users are advised to exercise caution when comparing outbound travel results from before and after Q3 2022.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTQ21/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HTSQ</x:t>
   </x:si>
   <x:si>
     <x:t>Household Travel Survey - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -273,50 +273,59 @@
     <x:t>2023Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2023Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
   </x:si>
   <x:si>
     <x:t>HTQ21C02</x:t>
   </x:si>
   <x:si>
     <x:t>Estimated Expenditure by Irish Residents</x:t>
   </x:si>
   <x:si>
     <x:t>Euro Million</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -479,155 +488,161 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="33">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="33">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
       </items>
     </pivotField>
     <pivotField name="C02276V02746" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Destination" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H121" totalsRowShown="0">
-  <x:autoFilter ref="A1:H121"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H133" totalsRowShown="0">
+  <x:autoFilter ref="A1:H133"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02276V02746"/>
     <x:tableColumn id="6" name="Destination"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1128,51 +1143,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H121"/>
+  <x:dimension ref="A1:H133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2732,1606 +2747,1918 @@
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H61" s="0">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="B62" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>117.8</x:v>
+        <x:v>3415</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="B63" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>20.7</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C64" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>135.1</x:v>
+        <x:v>5247</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>15.7</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>156.2</x:v>
+        <x:v>5295</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>20.6</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>145.6</x:v>
+        <x:v>117.8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>21.4</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>123</x:v>
+        <x:v>135.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>17</x:v>
+        <x:v>15.7</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>131</x:v>
+        <x:v>156.2</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>16.4</x:v>
+        <x:v>20.6</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>158.6</x:v>
+        <x:v>145.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>17.6</x:v>
+        <x:v>21.4</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>157.9</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>20.3</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>112.2</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>19.7</x:v>
+        <x:v>16.4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>38.5</x:v>
+        <x:v>158.6</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>2.1</x:v>
+        <x:v>17.6</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>188.3</x:v>
+        <x:v>157.9</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>28</x:v>
+        <x:v>20.3</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>128.4</x:v>
+        <x:v>112.2</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>6.5</x:v>
+        <x:v>19.7</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>46.9</x:v>
+        <x:v>38.5</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>3.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>89.8</x:v>
+        <x:v>188.3</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>16</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>120.5</x:v>
+        <x:v>128.4</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>10.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>153.6</x:v>
+        <x:v>46.9</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>30.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>131</x:v>
+        <x:v>89.8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>213</x:v>
+        <x:v>120.5</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>35</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>258</x:v>
+        <x:v>153.6</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>28</x:v>
+        <x:v>30.6</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>254</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>32</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>160</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>166</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>174</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>217</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>200</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H111" s="0">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>340</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>298.8</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>45.2</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>317.9</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>65.8</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>320.4</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H122" s="0">
+        <x:v>298.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H123" s="0">
+        <x:v>45.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H124" s="0">
+        <x:v>317.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H125" s="0">
+        <x:v>65.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H126" s="0">
+        <x:v>320.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H127" s="0">
+        <x:v>55.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:8">
+      <x:c r="A128" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="B121" s="0" t="s">
+      <x:c r="D128" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H128" s="0">
+        <x:v>192.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:8">
+      <x:c r="A129" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H129" s="0">
+        <x:v>30.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:8">
+      <x:c r="A130" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C121" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="G121" s="0" t="s">
+      <x:c r="D130" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H130" s="0">
+        <x:v>319</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:8">
+      <x:c r="A131" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H131" s="0">
+        <x:v>83.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:8">
+      <x:c r="A132" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="H121" s="0">
-        <x:v>55.6</x:v>
+      <x:c r="D132" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H132" s="0">
+        <x:v>285.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:8">
+      <x:c r="A133" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H133" s="0">
+        <x:v>58.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4379,137 +4706,143 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="HTQ21C01"/>
         <x:s v="HTQ21C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Number of Same Day Trips by Irish Residents"/>
         <x:s v="Estimated Expenditure by Irish Residents"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="33">
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
+        <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="30">
+      <x:sharedItems count="33">
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
+        <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02276V02746">
       <x:sharedItems count="2">
         <x:s v="01"/>
         <x:s v="02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Destination">
       <x:sharedItems count="2">
         <x:s v="Domestic"/>
         <x:s v="Outbound"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Thousand"/>
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.1" maxValue="6208" count="114">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.1" maxValue="6208" count="126">
         <x:n v="2688"/>
         <x:n v="218"/>
         <x:n v="3068"/>
         <x:n v="145"/>
         <x:n v="3472"/>
         <x:n v="220"/>
         <x:n v="2443"/>
         <x:n v="199"/>
         <x:n v="2463"/>
         <x:n v="162"/>
         <x:n v="2695"/>
         <x:n v="168"/>
         <x:n v="3291"/>
         <x:n v="196"/>
         <x:n v="2609"/>
         <x:n v="184"/>
         <x:n v="2394"/>
         <x:n v="194"/>
         <x:n v="838"/>
         <x:n v="21"/>
         <x:n v="4797"/>
         <x:n v="427"/>
         <x:n v="2816"/>
         <x:n v="118"/>
         <x:n v="983"/>
@@ -4526,50 +4859,56 @@
         <x:n v="347"/>
         <x:n v="4927"/>
         <x:n v="236"/>
         <x:n v="4637"/>
         <x:n v="332"/>
         <x:n v="3316"/>
         <x:n v="248"/>
         <x:n v="3736"/>
         <x:n v="606"/>
         <x:n v="4295"/>
         <x:n v="494"/>
         <x:n v="4114"/>
         <x:n v="634"/>
         <x:n v="3891"/>
         <x:n v="438"/>
         <x:n v="6208"/>
         <x:n v="565"/>
         <x:n v="4170"/>
         <x:n v="311"/>
         <x:n v="5919"/>
         <x:n v="591"/>
         <x:n v="6136"/>
         <x:n v="524"/>
         <x:n v="5940"/>
         <x:n v="500"/>
+        <x:n v="3415"/>
+        <x:n v="353"/>
+        <x:n v="5247"/>
+        <x:n v="757"/>
+        <x:n v="5295"/>
+        <x:n v="718"/>
         <x:n v="117.8"/>
         <x:n v="20.7"/>
         <x:n v="135.1"/>
         <x:n v="15.7"/>
         <x:n v="156.2"/>
         <x:n v="20.6"/>
         <x:n v="145.6"/>
         <x:n v="21.4"/>
         <x:n v="123"/>
         <x:n v="17"/>
         <x:n v="16.4"/>
         <x:n v="158.6"/>
         <x:n v="17.6"/>
         <x:n v="157.9"/>
         <x:n v="20.3"/>
         <x:n v="112.2"/>
         <x:n v="19.7"/>
         <x:n v="38.5"/>
         <x:n v="2.1"/>
         <x:n v="188.3"/>
         <x:n v="28"/>
         <x:n v="128.4"/>
         <x:n v="6.5"/>
         <x:n v="46.9"/>
         <x:n v="3.4"/>
@@ -4580,50 +4919,56 @@
         <x:n v="153.6"/>
         <x:n v="30.6"/>
         <x:n v="15"/>
         <x:n v="213"/>
         <x:n v="35"/>
         <x:n v="258"/>
         <x:n v="32"/>
         <x:n v="160"/>
         <x:n v="23"/>
         <x:n v="166"/>
         <x:n v="46"/>
         <x:n v="174"/>
         <x:n v="55"/>
         <x:n v="217"/>
         <x:n v="44"/>
         <x:n v="200"/>
         <x:n v="340"/>
         <x:n v="54"/>
         <x:n v="208"/>
         <x:n v="298.8"/>
         <x:n v="45.2"/>
         <x:n v="317.9"/>
         <x:n v="65.8"/>
         <x:n v="320.4"/>
         <x:n v="55.6"/>
+        <x:n v="192.4"/>
+        <x:n v="30.3"/>
+        <x:n v="319"/>
+        <x:n v="83.4"/>
+        <x:n v="285.1"/>
+        <x:n v="58.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HTQ21C01"/>
     <s v="Number of Same Day Trips by Irish Residents"/>
     <s v="2018Q1"/>
     <s v="2018Q1"/>
     <s v="01"/>
     <s v="Domestic"/>
     <s v="Thousand"/>
     <n v="2688"/>
   </r>
   <r>
     <s v="HTQ21C01"/>
     <s v="Number of Same Day Trips by Irish Residents"/>
     <s v="2018Q1"/>
     <s v="2018Q1"/>
     <s v="02"/>
     <s v="Outbound"/>
@@ -5189,50 +5534,110 @@
     <s v="Outbound"/>
     <s v="Thousand"/>
     <n v="524"/>
   </r>
   <r>
     <s v="HTQ21C01"/>
     <s v="Number of Same Day Trips by Irish Residents"/>
     <s v="2025Q2"/>
     <s v="2025Q2"/>
     <s v="01"/>
     <s v="Domestic"/>
     <s v="Thousand"/>
     <n v="5940"/>
   </r>
   <r>
     <s v="HTQ21C01"/>
     <s v="Number of Same Day Trips by Irish Residents"/>
     <s v="2025Q2"/>
     <s v="2025Q2"/>
     <s v="02"/>
     <s v="Outbound"/>
     <s v="Thousand"/>
     <n v="500"/>
   </r>
   <r>
+    <s v="HTQ21C01"/>
+    <s v="Number of Same Day Trips by Irish Residents"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="01"/>
+    <s v="Domestic"/>
+    <s v="Thousand"/>
+    <n v="3415"/>
+  </r>
+  <r>
+    <s v="HTQ21C01"/>
+    <s v="Number of Same Day Trips by Irish Residents"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="02"/>
+    <s v="Outbound"/>
+    <s v="Thousand"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="HTQ21C01"/>
+    <s v="Number of Same Day Trips by Irish Residents"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="01"/>
+    <s v="Domestic"/>
+    <s v="Thousand"/>
+    <n v="5247"/>
+  </r>
+  <r>
+    <s v="HTQ21C01"/>
+    <s v="Number of Same Day Trips by Irish Residents"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="02"/>
+    <s v="Outbound"/>
+    <s v="Thousand"/>
+    <n v="757"/>
+  </r>
+  <r>
+    <s v="HTQ21C01"/>
+    <s v="Number of Same Day Trips by Irish Residents"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="01"/>
+    <s v="Domestic"/>
+    <s v="Thousand"/>
+    <n v="5295"/>
+  </r>
+  <r>
+    <s v="HTQ21C01"/>
+    <s v="Number of Same Day Trips by Irish Residents"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="02"/>
+    <s v="Outbound"/>
+    <s v="Thousand"/>
+    <n v="718"/>
+  </r>
+  <r>
     <s v="HTQ21C02"/>
     <s v="Estimated Expenditure by Irish Residents"/>
     <s v="2018Q1"/>
     <s v="2018Q1"/>
     <s v="01"/>
     <s v="Domestic"/>
     <s v="Euro Million"/>
     <n v="117.8"/>
   </r>
   <r>
     <s v="HTQ21C02"/>
     <s v="Estimated Expenditure by Irish Residents"/>
     <s v="2018Q1"/>
     <s v="2018Q1"/>
     <s v="02"/>
     <s v="Outbound"/>
     <s v="Euro Million"/>
     <n v="20.7"/>
   </r>
   <r>
     <s v="HTQ21C02"/>
     <s v="Estimated Expenditure by Irish Residents"/>
     <s v="2018Q2"/>
     <s v="2018Q2"/>
     <s v="01"/>
@@ -5788,27 +6193,87 @@
     <s v="02"/>
     <s v="Outbound"/>
     <s v="Euro Million"/>
     <n v="65.8"/>
   </r>
   <r>
     <s v="HTQ21C02"/>
     <s v="Estimated Expenditure by Irish Residents"/>
     <s v="2025Q2"/>
     <s v="2025Q2"/>
     <s v="01"/>
     <s v="Domestic"/>
     <s v="Euro Million"/>
     <n v="320.4"/>
   </r>
   <r>
     <s v="HTQ21C02"/>
     <s v="Estimated Expenditure by Irish Residents"/>
     <s v="2025Q2"/>
     <s v="2025Q2"/>
     <s v="02"/>
     <s v="Outbound"/>
     <s v="Euro Million"/>
     <n v="55.6"/>
   </r>
+  <r>
+    <s v="HTQ21C02"/>
+    <s v="Estimated Expenditure by Irish Residents"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="01"/>
+    <s v="Domestic"/>
+    <s v="Euro Million"/>
+    <n v="192.4"/>
+  </r>
+  <r>
+    <s v="HTQ21C02"/>
+    <s v="Estimated Expenditure by Irish Residents"/>
+    <s v="2025Q3"/>
+    <s v="2025Q3"/>
+    <s v="02"/>
+    <s v="Outbound"/>
+    <s v="Euro Million"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="HTQ21C02"/>
+    <s v="Estimated Expenditure by Irish Residents"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="01"/>
+    <s v="Domestic"/>
+    <s v="Euro Million"/>
+    <n v="319"/>
+  </r>
+  <r>
+    <s v="HTQ21C02"/>
+    <s v="Estimated Expenditure by Irish Residents"/>
+    <s v="2025Q4"/>
+    <s v="2025Q4"/>
+    <s v="02"/>
+    <s v="Outbound"/>
+    <s v="Euro Million"/>
+    <n v="83.4"/>
+  </r>
+  <r>
+    <s v="HTQ21C02"/>
+    <s v="Estimated Expenditure by Irish Residents"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="01"/>
+    <s v="Domestic"/>
+    <s v="Euro Million"/>
+    <n v="285.1"/>
+  </r>
+  <r>
+    <s v="HTQ21C02"/>
+    <s v="Estimated Expenditure by Irish Residents"/>
+    <s v="2026Q1"/>
+    <s v="2026Q1"/>
+    <s v="02"/>
+    <s v="Outbound"/>
+    <s v="Euro Million"/>
+    <n v="58.1"/>
+  </r>
 </pivotCacheRecords>
 </file>