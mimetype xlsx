--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f83ff672d845d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f02abf0b3a22407e9a623a98de63bdb4.psmdcp" Id="R338712660fde4ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaa37a719a84ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19b5a1a770fd413980ed5270d2166030.psmdcp" Id="R81da18d4d5ae4ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>