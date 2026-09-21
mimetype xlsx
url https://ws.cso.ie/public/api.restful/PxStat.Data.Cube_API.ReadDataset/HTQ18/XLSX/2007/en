--- v4 (2026-07-31)
+++ v5 (2026-09-21)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e7375d88dd4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bd6e9806a2648c895246f4e3de1e520.psmdcp" Id="R266a9267b34d41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e66588be144eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2f7cb1c97f243b3a1ceebd116dffb27.psmdcp" Id="R5a755d6864624eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HTQ18</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Estimated Expenditure by Irish Residents on Domestic Travel (Euro Million)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>16/06/2026 11:00:00</x:t>
+    <x:t>11/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTQ18/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HTSQ</x:t>
   </x:si>
   <x:si>
     <x:t>Household Travel Survey - Quarterly Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James Mahon</x:t>
   </x:si>
@@ -439,50 +439,56 @@
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20261</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
+  <x:si>
+    <x:t>20262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -633,121 +639,123 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="33">
+      <items count="34">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
+        <item x="33"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="33">
+      <items count="34">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
+        <item x="33"/>
       </items>
     </pivotField>
     <pivotField name="C02196V04140" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Region Visited" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -762,52 +770,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H397" totalsRowShown="0">
-  <x:autoFilter ref="A1:H397"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H409" totalsRowShown="0">
+  <x:autoFilter ref="A1:H409"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02196V04140"/>
     <x:tableColumn id="6" name="Region Visited"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1306,51 +1314,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H397"/>
+  <x:dimension ref="A1:H409"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="55.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="21.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -11641,50 +11649,362 @@
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:8">
+      <x:c r="A398" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F398" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G398" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H398" s="0">
+        <x:v>967.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:8">
+      <x:c r="A399" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F399" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G399" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H399" s="0">
+        <x:v>265.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:8">
+      <x:c r="A400" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F400" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G400" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H400" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:8">
+      <x:c r="A401" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F401" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G401" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:8">
+      <x:c r="A402" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F402" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G402" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H402" s="0">
+        <x:v>434.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:8">
+      <x:c r="A403" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F403" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G403" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:8">
+      <x:c r="A404" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F404" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G404" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H404" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:8">
+      <x:c r="A405" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F405" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G405" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H405" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:8">
+      <x:c r="A406" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F406" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G406" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H406" s="0">
+        <x:v>267.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:8">
+      <x:c r="A407" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E407" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F407" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G407" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H407" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:8">
+      <x:c r="A408" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D408" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E408" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F408" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G408" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H408" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:8">
+      <x:c r="A409" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C409" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D409" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E409" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F409" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G409" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -11731,162 +12051,164 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HTQ18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="33">
+      <x:sharedItems count="34">
         <x:s v="20181"/>
         <x:s v="20182"/>
         <x:s v="20183"/>
         <x:s v="20184"/>
         <x:s v="20191"/>
         <x:s v="20192"/>
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
         <x:s v="20261"/>
+        <x:s v="20262"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="33">
+      <x:sharedItems count="34">
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V04140">
       <x:sharedItems count="12">
         <x:s v="-"/>
         <x:s v="IE04"/>
         <x:s v="IE041"/>
         <x:s v="IE042"/>
         <x:s v="IE05"/>
         <x:s v="IE051"/>
         <x:s v="IE052"/>
         <x:s v="IE053"/>
         <x:s v="IE06"/>
         <x:s v="IE061"/>
         <x:s v="IE062"/>
         <x:s v="IE063"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Region Visited">
       <x:sharedItems count="12">
         <x:s v="State"/>
         <x:s v="Northern and Western"/>
         <x:s v="Border"/>
         <x:s v="West"/>
         <x:s v="Southern"/>
         <x:s v="Mid-West"/>
         <x:s v="South-East"/>
         <x:s v="South-West"/>
         <x:s v="Eastern and Midland"/>
         <x:s v="Dublin"/>
         <x:s v="Mid-East"/>
         <x:s v="Midland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="10" maxValue="1260.4" count="123">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="10" maxValue="1260.4" count="127">
         <x:n v="336"/>
         <x:n v="74"/>
         <x:s v=""/>
         <x:n v="172"/>
         <x:n v="90"/>
         <x:n v="496"/>
         <x:n v="134"/>
         <x:n v="206"/>
         <x:n v="156"/>
         <x:n v="728"/>
         <x:n v="198"/>
         <x:n v="386"/>
         <x:n v="144"/>
         <x:n v="446"/>
         <x:n v="111"/>
         <x:n v="181"/>
         <x:n v="154"/>
         <x:n v="362"/>
         <x:n v="89"/>
         <x:n v="118"/>
         <x:n v="502"/>
         <x:n v="150"/>
         <x:n v="246"/>
         <x:n v="105"/>
         <x:n v="825"/>
@@ -11966,50 +12288,54 @@
         <x:n v="542"/>
         <x:n v="304"/>
         <x:n v="815.3"/>
         <x:n v="176.5"/>
         <x:n v="340.7"/>
         <x:n v="298.1"/>
         <x:n v="615.9"/>
         <x:n v="158.2"/>
         <x:n v="254"/>
         <x:n v="203.7"/>
         <x:n v="912.1"/>
         <x:n v="251.1"/>
         <x:n v="443.1"/>
         <x:n v="217.9"/>
         <x:n v="1260.4"/>
         <x:n v="325.6"/>
         <x:n v="627.9"/>
         <x:n v="307"/>
         <x:n v="814.1"/>
         <x:n v="202.9"/>
         <x:n v="342.6"/>
         <x:n v="268.6"/>
         <x:n v="679.3"/>
         <x:n v="180.6"/>
         <x:n v="200.6"/>
+        <x:n v="967.3"/>
+        <x:n v="265.7"/>
+        <x:n v="434.5"/>
+        <x:n v="267.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HTQ18"/>
     <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="336"/>
   </r>
   <r>
     <s v="HTQ18"/>
     <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="IE04"/>
     <s v="Northern and Western"/>
@@ -15934,27 +16260,147 @@
     <s v="IE061"/>
     <s v="Dublin"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="HTQ18"/>
     <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="IE062"/>
     <s v="Mid-East"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="HTQ18"/>
     <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
     <s v="20261"/>
     <s v="2026Q1"/>
     <s v="IE063"/>
     <s v="Midland"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="967.3"/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE04"/>
+    <s v="Northern and Western"/>
+    <s v="Euro Million"/>
+    <n v="265.7"/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE041"/>
+    <s v="Border"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE042"/>
+    <s v="West"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE05"/>
+    <s v="Southern"/>
+    <s v="Euro Million"/>
+    <n v="434.5"/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE051"/>
+    <s v="Mid-West"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE052"/>
+    <s v="South-East"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE053"/>
+    <s v="South-West"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE06"/>
+    <s v="Eastern and Midland"/>
+    <s v="Euro Million"/>
+    <n v="267.1"/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE061"/>
+    <s v="Dublin"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE062"/>
+    <s v="Mid-East"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HTQ18"/>
+    <s v="Estimated Expenditure by Irish Residents on Domestic Travel"/>
+    <s v="20262"/>
+    <s v="2026Q2"/>
+    <s v="IE063"/>
+    <s v="Midland"/>
+    <s v="Euro Million"/>
+    <s v=""/>
+  </r>
 </pivotCacheRecords>
 </file>