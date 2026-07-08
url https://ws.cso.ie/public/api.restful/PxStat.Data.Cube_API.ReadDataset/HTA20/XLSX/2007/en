--- v0 (2025-11-03)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e4fd31e8e414204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fdcc61895fb4646ab59ba3dfdedf81a.psmdcp" Id="Rf8773eb423a948a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02add158acee428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44379f51064d4069ba1a1b78d69d34ce.psmdcp" Id="R2e279e0bc83f4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HTA20</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons taking Annual Overnight Trips for Personal purpose (Irish Residents aged 15+)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/26/2022 11:00:00 AM</x:t>
+    <x:t>26/09/2022 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Data on annual travel (at least one overnight trip in the previous twelve months) is collected using supplementary questions in the Household Travel Survey each December. The figures in this table refer to Irish residents aged 15 years and over who returned from at least one trip involving an overnight stay for personal purposes e.g. holiday, leisure, recreation, visiting friends or relatives etc.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTA20/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HTSA</x:t>
   </x:si>
   <x:si>
     <x:t>Household Travel Survey - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -406,227 +406,124 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...175 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
   <x:autoFilter ref="A1:H73"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -895,51 +792,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTA20/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1128,51 +1025,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="42.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -3058,51 +2955,51 @@
       <x:c r="E73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H73" s="0">
         <x:v>2924200</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3119,51 +3016,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H73" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="HTA20C01"/>
         <x:s v="HTA20C02"/>
         <x:s v="HTA20C03"/>
         <x:s v="HTA20C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Domestic Overnight Trip only"/>
         <x:s v="Outbound Overnight Trip only"/>
         <x:s v="Both Domestic and Outbound Overnight Trips"/>
         <x:s v="Any Overnight Trip"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="6">
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
@@ -3258,27 +3155,748 @@
         <x:n v="2397500"/>
         <x:n v="396700"/>
         <x:n v="2794200"/>
         <x:n v="2392900"/>
         <x:n v="440200"/>
         <x:n v="2833100"/>
         <x:n v="2474100"/>
         <x:n v="420000"/>
         <x:n v="2894200"/>
         <x:n v="2468800"/>
         <x:n v="415300"/>
         <x:n v="2884000"/>
         <x:n v="2028800"/>
         <x:n v="367800"/>
         <x:n v="2396700"/>
         <x:n v="2455100"/>
         <x:n v="469100"/>
         <x:n v="2924200"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="510400"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="123000"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="633400"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="588100"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="124500"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="712600"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="472700"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="108300"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="581000"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="500600"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="121700"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="622300"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="1278800"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="223700"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1502500"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="1290600"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="268700"/>
+  </r>
+  <r>
+    <s v="HTA20C01"/>
+    <s v="Domestic Overnight Trip only"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1559300"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="376600"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="53900"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="430500"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="281000"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="59500"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="340400"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="366100"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="73700"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="439800"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="399800"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="60400"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="460200"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="151700"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="47000"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="198700"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="281200"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="55400"/>
+  </r>
+  <r>
+    <s v="HTA20C02"/>
+    <s v="Outbound Overnight Trip only"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="336600"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="1510500"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="219800"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1730300"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="1523900"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="256200"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1780100"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="1635200"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="238100"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1873300"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="1568500"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="233100"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1801600"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="598300"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="97100"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="695500"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="883200"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="145100"/>
+  </r>
+  <r>
+    <s v="HTA20C03"/>
+    <s v="Both Domestic and Outbound Overnight Trips"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1028300"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="2397500"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="396700"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2794200"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="2392900"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="440200"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2833100"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="2474100"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="420000"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2894200"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="2468800"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="415300"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2884000"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="2028800"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="367800"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2396700"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="315"/>
+    <s v="15 - 64 years"/>
+    <s v="Number"/>
+    <n v="2455100"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="469100"/>
+  </r>
+  <r>
+    <s v="HTA20C04"/>
+    <s v="Any Overnight Trip"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2924200"/>
+  </r>
+</pivotCacheRecords>
 </file>