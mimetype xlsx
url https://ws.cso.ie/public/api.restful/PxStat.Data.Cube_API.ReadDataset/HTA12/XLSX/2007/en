--- v3 (2026-03-26)
+++ v4 (2026-05-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfdeb19aeba4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24fdb77d63b444d0a1a9cb93861c92ea.psmdcp" Id="R874053cdf8e445fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a24a224ccac4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/384904ae932041c587cbb6717beaa0d0.psmdcp" Id="R8203a29aa7784ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>