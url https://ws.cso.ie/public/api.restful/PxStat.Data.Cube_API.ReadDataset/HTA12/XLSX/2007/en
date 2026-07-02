--- v4 (2026-05-15)
+++ v5 (2026-07-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a24a224ccac4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/384904ae932041c587cbb6717beaa0d0.psmdcp" Id="R8203a29aa7784ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f074f7fe8f45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/932663209ce04edbadce07959762c66e.psmdcp" Id="R04e4942bbeef43cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HTA12</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Outbound Travel by Irish Residents</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/03/2026 11:00:00</x:t>
+    <x:t>11/06/2026 16:15:47</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve">See background notes(https://www.cso.ie/en/methods/surveybackgroundnotes/householdtravelsurvey/). &lt;br&gt;From 2022 there has been a break in the time series for Outbound travel as the data (excluding Northern Ireland) is now calibrated to the Inbound Tourism survey. From 2012 to 2021 Outbound travel was calibrated to the Tourism and Travel release .&lt;br&gt;From 2020 'Other' includes Education &amp; Training, Sporting Events, Work/Looking for work, Health &amp; Medical, Religious, Shopping and other reasons not elsewhere specified.&lt;br&gt;10 December 2025 - Please note the data for </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Estimated Expenditure by Irish Residents on Outbound Travel</x:t>
@@ -124,51 +124,51 @@
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> and </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Asia (7)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t xml:space="preserve"> categories have been revised for 2024 following the detection of a processing error.</x:t>
+      <x:t xml:space="preserve"> categories have been revised for 2024 following the detection of a processing error.&lt;br&gt;&lt;br&gt;11 June 2026 - The estimates in both the Outbound and Domestic series for expenditure were revised for the reference periods 2023, 2024 and 2025, following the identification and correction of an error in the expenditure imputation method. The previously published estimates for Trips, Nights and Average Length of Stay were not impacted.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTA12/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HTSA</x:t>
   </x:si>
   <x:si>
     <x:t>Household Travel Survey - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James Mahon</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
@@ -185,54 +185,54 @@
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
   <x:si>
-    <x:t>No</x:t>
+    <x:t>Archived</x:t>
   </x:si>
   <x:si>
-    <x:t>Archived</x:t>
+    <x:t>No</x:t>
   </x:si>
   <x:si>
     <x:t>Analytical</x:t>
   </x:si>
   <x:si>
     <x:t>Frontier Series</x:t>
   </x:si>
   <x:si>
     <x:t>Language</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Code</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Name</x:t>
   </x:si>
   <x:si>
     <x:t>English</x:t>
   </x:si>
   <x:si>
     <x:t>STATISTIC</x:t>
   </x:si>
@@ -1148,75 +1148,75 @@
         <x:v>11</x:v>
       </x:c>
       <x:c r="B28" s="5" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
@@ -17141,181 +17141,181 @@
       </x:c>
     </x:row>
     <x:row r="612" spans="1:8">
       <x:c r="A612" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H612" s="0">
-        <x:v>12947</x:v>
+        <x:v>11429.4</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:8">
       <x:c r="A613" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H613" s="0">
-        <x:v>1536</x:v>
+        <x:v>1404.2</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:8">
       <x:c r="A614" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H614" s="0">
-        <x:v>275</x:v>
+        <x:v>275.2</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:8">
       <x:c r="A615" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H615" s="0">
-        <x:v>756</x:v>
+        <x:v>638.4</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:8">
       <x:c r="A616" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H616" s="0">
-        <x:v>607</x:v>
+        <x:v>606.8</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:8">
       <x:c r="A617" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H617" s="0">
-        <x:v>149</x:v>
+        <x:v>149.4</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:8">
       <x:c r="A618" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H618" s="0" t="s">
@@ -17323,77 +17323,77 @@
       </x:c>
     </x:row>
     <x:row r="619" spans="1:8">
       <x:c r="A619" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H619" s="0">
-        <x:v>7518</x:v>
+        <x:v>6306.3</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H620" s="0">
-        <x:v>2106</x:v>
+        <x:v>2049.2</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
@@ -17401,51 +17401,51 @@
       </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H622" s="0">
-        <x:v>11809</x:v>
+        <x:v>11278.3</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H623" s="0">
@@ -17479,77 +17479,77 @@
       </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H625" s="0">
-        <x:v>808.4</x:v>
+        <x:v>866.5</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:8">
       <x:c r="A626" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H626" s="0">
-        <x:v>249</x:v>
+        <x:v>163.5</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:8">
       <x:c r="A627" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H627" s="0">
@@ -17583,77 +17583,77 @@
       </x:c>
     </x:row>
     <x:row r="629" spans="1:8">
       <x:c r="A629" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H629" s="0">
-        <x:v>7244.8</x:v>
+        <x:v>6779.6</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:8">
       <x:c r="A630" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H630" s="0">
-        <x:v>2261.9</x:v>
+        <x:v>2223.8</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:8">
       <x:c r="A631" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
@@ -17661,77 +17661,77 @@
       </x:c>
     </x:row>
     <x:row r="632" spans="1:8">
       <x:c r="A632" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H632" s="0">
-        <x:v>12386.1</x:v>
+        <x:v>11960.9</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:8">
       <x:c r="A633" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H633" s="0">
-        <x:v>1189.6</x:v>
+        <x:v>1126.5</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:8">
       <x:c r="A634" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H634" s="0">
@@ -17739,77 +17739,77 @@
       </x:c>
     </x:row>
     <x:row r="635" spans="1:8">
       <x:c r="A635" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H635" s="0">
-        <x:v>720.9</x:v>
+        <x:v>631.3</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:8">
       <x:c r="A636" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H636" s="0">
-        <x:v>112.7</x:v>
+        <x:v>87.1</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:8">
       <x:c r="A637" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H637" s="0">
@@ -17843,77 +17843,77 @@
       </x:c>
     </x:row>
     <x:row r="639" spans="1:8">
       <x:c r="A639" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H639" s="0">
-        <x:v>7281.2</x:v>
+        <x:v>7103.4</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:8">
       <x:c r="A640" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H640" s="0">
-        <x:v>2618.1</x:v>
+        <x:v>2549.1</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
@@ -18470,74 +18470,74 @@
         <x:n v="166.6"/>
         <x:n v="4964.1"/>
         <x:n v="188.9"/>
         <x:n v="8252.6"/>
         <x:n v="1331.7"/>
         <x:n v="94.5"/>
         <x:n v="798.4"/>
         <x:n v="189.7"/>
         <x:n v="111.6"/>
         <x:n v="5506.8"/>
         <x:n v="219.9"/>
         <x:n v="2122"/>
         <x:n v="1958"/>
         <x:n v="104"/>
         <x:n v="4"/>
         <x:n v="1005"/>
         <x:n v="741"/>
         <x:n v="8518"/>
         <x:n v="1162"/>
         <x:n v="328"/>
         <x:n v="255"/>
         <x:n v="140"/>
         <x:n v="103"/>
         <x:n v="5092"/>
         <x:n v="1439"/>
-        <x:n v="12947"/>
-[...7 lines deleted...]
-        <x:n v="11809"/>
+        <x:n v="11429.4"/>
+        <x:n v="1404.2"/>
+        <x:n v="275.2"/>
+        <x:n v="638.4"/>
+        <x:n v="606.8"/>
+        <x:n v="149.4"/>
+        <x:n v="6306.3"/>
+        <x:n v="2049.2"/>
+        <x:n v="11278.3"/>
         <x:n v="836.3"/>
         <x:n v="266.8"/>
-        <x:n v="808.4"/>
-        <x:n v="249"/>
+        <x:n v="866.5"/>
+        <x:n v="163.5"/>
         <x:n v="141.8"/>
-        <x:n v="7244.8"/>
-[...2 lines deleted...]
-        <x:n v="1189.6"/>
+        <x:n v="6779.6"/>
+        <x:n v="2223.8"/>
+        <x:n v="11960.9"/>
+        <x:n v="1126.5"/>
         <x:n v="294.9"/>
-        <x:n v="720.9"/>
-        <x:n v="112.7"/>
+        <x:n v="631.3"/>
+        <x:n v="87.1"/>
         <x:n v="168.6"/>
-        <x:n v="7281.2"/>
-        <x:n v="2618.1"/>
+        <x:n v="7103.4"/>
+        <x:n v="2549.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HTA12C1"/>
     <s v="Number of Trips by Irish Residents on Outbound Travel"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All Countries"/>
     <s v="Thousand"/>
     <n v="6917"/>
   </r>
   <r>
     <s v="HTA12C1"/>
     <s v="Number of Trips by Irish Residents on Outbound Travel"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="USCA"/>
     <s v="United States and Canada"/>
@@ -24610,319 +24610,319 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="ZZEURQ10"/>
     <s v="Other Europe (20)"/>
     <s v="Euro Million"/>
     <n v="1439"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="ZZEURQ11"/>
     <s v="Other Europe (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All Countries"/>
     <s v="Euro Million"/>
-    <n v="12947"/>
+    <n v="11429.4"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="USCA"/>
     <s v="United States and Canada"/>
     <s v="Euro Million"/>
-    <n v="1536"/>
+    <n v="1404.2"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZAA7"/>
     <s v="Africa (8)"/>
     <s v="Euro Million"/>
-    <n v="275"/>
+    <n v="275.2"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZABG"/>
     <s v="Asia (7)"/>
     <s v="Euro Million"/>
-    <n v="756"/>
+    <n v="638.4"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZAC"/>
     <s v="Australia, New Zealand and other oceanic countries"/>
     <s v="Euro Million"/>
-    <n v="607"/>
+    <n v="606.8"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZAZR2"/>
     <s v="Other America (6)"/>
     <s v="Euro Million"/>
-    <n v="149"/>
+    <n v="149.4"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZEU2801"/>
     <s v="EU28 excluding Ireland"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZEUBQ1"/>
     <s v="EU27 excluding Ireland"/>
     <s v="Euro Million"/>
-    <n v="7518"/>
+    <n v="6306.3"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZEURQ10"/>
     <s v="Other Europe (20)"/>
     <s v="Euro Million"/>
-    <n v="2106"/>
+    <n v="2049.2"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ZZEURQ11"/>
     <s v="Other Europe (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All Countries"/>
     <s v="Euro Million"/>
-    <n v="11809"/>
+    <n v="11278.3"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="USCA"/>
     <s v="United States and Canada"/>
     <s v="Euro Million"/>
     <n v="836.3"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZAA7"/>
     <s v="Africa (8)"/>
     <s v="Euro Million"/>
     <n v="266.8"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZABG"/>
     <s v="Asia (7)"/>
     <s v="Euro Million"/>
-    <n v="808.4"/>
+    <n v="866.5"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZAC"/>
     <s v="Australia, New Zealand and other oceanic countries"/>
     <s v="Euro Million"/>
-    <n v="249"/>
+    <n v="163.5"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZAZR2"/>
     <s v="Other America (6)"/>
     <s v="Euro Million"/>
     <n v="141.8"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZEU2801"/>
     <s v="EU28 excluding Ireland"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZEUBQ1"/>
     <s v="EU27 excluding Ireland"/>
     <s v="Euro Million"/>
-    <n v="7244.8"/>
+    <n v="6779.6"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZEURQ10"/>
     <s v="Other Europe (20)"/>
     <s v="Euro Million"/>
-    <n v="2261.9"/>
+    <n v="2223.8"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="ZZEURQ11"/>
     <s v="Other Europe (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="All Countries"/>
     <s v="Euro Million"/>
-    <n v="12386.1"/>
+    <n v="11960.9"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="USCA"/>
     <s v="United States and Canada"/>
     <s v="Euro Million"/>
-    <n v="1189.6"/>
+    <n v="1126.5"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="ZZAA7"/>
     <s v="Africa (8)"/>
     <s v="Euro Million"/>
     <n v="294.9"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="ZZABG"/>
     <s v="Asia (7)"/>
     <s v="Euro Million"/>
-    <n v="720.9"/>
+    <n v="631.3"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="ZZAC"/>
     <s v="Australia, New Zealand and other oceanic countries"/>
     <s v="Euro Million"/>
-    <n v="112.7"/>
+    <n v="87.1"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="ZZAZR2"/>
     <s v="Other America (6)"/>
     <s v="Euro Million"/>
     <n v="168.6"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="ZZEU2801"/>
     <s v="EU28 excluding Ireland"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="ZZEUBQ1"/>
     <s v="EU27 excluding Ireland"/>
     <s v="Euro Million"/>
-    <n v="7281.2"/>
+    <n v="7103.4"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="ZZEURQ10"/>
     <s v="Other Europe (20)"/>
     <s v="Euro Million"/>
-    <n v="2618.1"/>
+    <n v="2549.1"/>
   </r>
   <r>
     <s v="HTA12C4"/>
     <s v="Estimated Expenditure by Irish Residents on Outbound Travel"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="ZZEURQ11"/>
     <s v="Other Europe (21)"/>
     <s v="Euro Million"/>
     <s v=""/>
   </r>
 </pivotCacheRecords>
 </file>