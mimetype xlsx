--- v5 (2026-07-02)
+++ v6 (2026-08-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f074f7fe8f45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/932663209ce04edbadce07959762c66e.psmdcp" Id="R04e4942bbeef43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1073529f24264b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6083fad0231c459faa0e8fa6c36ffc2f.psmdcp" Id="Ra6f662b9e6904443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>