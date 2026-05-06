--- v2 (2026-03-21)
+++ v3 (2026-05-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcb6c58487e49c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90f2fabaad38485cbebc83abd06ea53c.psmdcp" Id="Rb08afb6141614ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864ba33165c3490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10b496e4d7e944d484a5df01cf29dd5d.psmdcp" Id="Rafdea61c68cf4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>