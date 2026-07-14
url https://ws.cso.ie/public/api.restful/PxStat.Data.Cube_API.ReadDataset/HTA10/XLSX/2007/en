--- v3 (2026-05-06)
+++ v4 (2026-07-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864ba33165c3490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10b496e4d7e944d484a5df01cf29dd5d.psmdcp" Id="Rafdea61c68cf4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff4c3b36e094d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70bf7529449c427d86ed02b946af2b47.psmdcp" Id="R0dc0ad2206dc4cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>