--- v4 (2026-07-14)
+++ v5 (2026-09-12)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff4c3b36e094d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70bf7529449c427d86ed02b946af2b47.psmdcp" Id="R0dc0ad2206dc4cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973335dd20d14025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e30e494310a241bab0a412f99d770da6.psmdcp" Id="R234dbfd5e6004475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -79,51 +79,51 @@
       <x:rPr>
         <x:b/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Methodology(https://www.cso.ie/en/methods/tourismandtravel/householdtravelsurvey/)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>&lt;br&gt;See Background Notes(https://www.cso.ie/en/methods/surveybackgroundnotes/householdtravelsurvey/). From 2022 there has been a break in the time series for Outbound travel as the data (excluding Northern Ireland) is now calibrated to the Inbound Tourism survey. From 2012 to 2021 Outbound travel was calibrated to the Tourism and Travel release .&lt;br&gt;From 2020 'Other' includes Education &amp; Training, Sporting Events, Work/Looking for work, Health &amp; Medical, Religious, Shopping and other reasons not elsewhere specified.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTA10/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTA10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HTSA</x:t>
   </x:si>
   <x:si>
     <x:t>Household Travel Survey - Annual Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James Mahon</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>tourism@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -942,51 +942,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTA10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HTA10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">