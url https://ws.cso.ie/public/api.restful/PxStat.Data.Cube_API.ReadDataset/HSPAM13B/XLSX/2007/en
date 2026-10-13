--- v2 (2026-06-13)
+++ v3 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3a68ad8d6540af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c738144c7a304c1cabd45d9b36bfa95a.psmdcp" Id="Rcbfdc888160a4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d6b730f07041f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e01214f99ef482b8014b35ae664be95.psmdcp" Id="R17f77c07491041e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAM13B</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Hospital Employment</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/12/2025 11:00:00</x:t>
+    <x:t>17/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAM13B/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSPA</x:t>
   </x:si>
   <x:si>
     <x:t>Health System Performance Assessment (HSPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nikita Ellul</x:t>
   </x:si>
@@ -417,50 +417,56 @@
     <x:t>2024 June</x:t>
   </x:si>
   <x:si>
     <x:t>2024M07</x:t>
   </x:si>
   <x:si>
     <x:t>2024 July</x:t>
   </x:si>
   <x:si>
     <x:t>2024M08</x:t>
   </x:si>
   <x:si>
     <x:t>2024 August</x:t>
   </x:si>
   <x:si>
     <x:t>2024M09</x:t>
   </x:si>
   <x:si>
     <x:t>2024 September</x:t>
   </x:si>
   <x:si>
     <x:t>2024M12</x:t>
   </x:si>
   <x:si>
     <x:t>2024 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -612,175 +618,177 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="35">
+      <items count="36">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
+        <item x="35"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="35">
+      <items count="36">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
+        <item x="35"/>
       </items>
     </pivotField>
     <pivotField name="C04140V4906" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Staff Group" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H246" totalsRowShown="0">
-  <x:autoFilter ref="A1:H246"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H253" totalsRowShown="0">
+  <x:autoFilter ref="A1:H253"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C04140V4906"/>
     <x:tableColumn id="6" name="Staff Group"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1279,51 +1287,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H246"/>
+  <x:dimension ref="A1:H253"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="30.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -7689,50 +7697,232 @@
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H246" s="0">
         <x:v>29747</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:8">
+      <x:c r="A247" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B247" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C247" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E247" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F247" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G247" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H247" s="0">
+        <x:v>151661</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:8">
+      <x:c r="A248" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C248" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E248" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F248" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G248" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H248" s="0">
+        <x:v>15198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:8">
+      <x:c r="A249" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C249" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D249" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E249" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F249" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G249" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H249" s="0">
+        <x:v>48759</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:8">
+      <x:c r="A250" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C250" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D250" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E250" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F250" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G250" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H250" s="0">
+        <x:v>22525</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:8">
+      <x:c r="A251" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C251" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D251" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E251" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G251" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H251" s="0">
+        <x:v>25223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:8">
+      <x:c r="A252" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D252" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E252" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F252" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G252" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H252" s="0">
+        <x:v>10054</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:8">
+      <x:c r="A253" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D253" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E253" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G253" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H253" s="0">
+        <x:v>29902</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7778,156 +7968,158 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HSPAM13C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Hospital Employment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="35">
+      <x:sharedItems count="36">
         <x:s v="2021M12"/>
         <x:s v="2022M01"/>
         <x:s v="2022M02"/>
         <x:s v="2022M03"/>
         <x:s v="2022M04"/>
         <x:s v="2022M05"/>
         <x:s v="2022M06"/>
         <x:s v="2022M07"/>
         <x:s v="2022M08"/>
         <x:s v="2022M09"/>
         <x:s v="2022M10"/>
         <x:s v="2022M11"/>
         <x:s v="2022M12"/>
         <x:s v="2023M01"/>
         <x:s v="2023M02"/>
         <x:s v="2023M03"/>
         <x:s v="2023M04"/>
         <x:s v="2023M05"/>
         <x:s v="2023M06"/>
         <x:s v="2023M07"/>
         <x:s v="2023M08"/>
         <x:s v="2023M09"/>
         <x:s v="2023M10"/>
         <x:s v="2023M11"/>
         <x:s v="2023M12"/>
         <x:s v="2024M01"/>
         <x:s v="2024M02"/>
         <x:s v="2024M03"/>
         <x:s v="2024M04"/>
         <x:s v="2024M05"/>
         <x:s v="2024M06"/>
         <x:s v="2024M07"/>
         <x:s v="2024M08"/>
         <x:s v="2024M09"/>
         <x:s v="2024M12"/>
+        <x:s v="2025M12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="35">
+      <x:sharedItems count="36">
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
         <x:s v="2022 February"/>
         <x:s v="2022 March"/>
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
         <x:s v="2023 January"/>
         <x:s v="2023 February"/>
         <x:s v="2023 March"/>
         <x:s v="2023 April"/>
         <x:s v="2023 May"/>
         <x:s v="2023 June"/>
         <x:s v="2023 July"/>
         <x:s v="2023 August"/>
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 December"/>
+        <x:s v="2025 December"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04140V4906">
       <x:sharedItems count="7">
         <x:s v="-"/>
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
         <x:s v="60"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Staff Group">
       <x:sharedItems count="7">
         <x:s v="All Staff groups"/>
         <x:s v="Medical and dental"/>
         <x:s v="Nursing and midwifery"/>
         <x:s v="Health and social care"/>
         <x:s v="Management and adminsitration"/>
         <x:s v="General support"/>
         <x:s v="Patient and client care"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="9990" maxValue="166997" count="244">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="9990" maxValue="166997" count="250">
         <x:n v="150903"/>
         <x:n v="12975"/>
         <x:n v="47375"/>
         <x:n v="21800"/>
         <x:n v="23941"/>
         <x:n v="11478"/>
         <x:n v="33334"/>
         <x:n v="152438"/>
         <x:n v="13548"/>
         <x:n v="48229"/>
         <x:n v="21809"/>
         <x:n v="24077"/>
         <x:n v="11472"/>
         <x:n v="33303"/>
         <x:n v="152570"/>
         <x:n v="13076"/>
         <x:n v="48487"/>
         <x:n v="21865"/>
         <x:n v="24279"/>
         <x:n v="11484"/>
         <x:n v="33379"/>
         <x:n v="153282"/>
         <x:n v="13118"/>
         <x:n v="48650"/>
         <x:n v="21957"/>
@@ -8128,50 +8320,56 @@
         <x:n v="20900"/>
         <x:n v="25129"/>
         <x:n v="10208"/>
         <x:n v="29937"/>
         <x:n v="147714"/>
         <x:n v="14187"/>
         <x:n v="47584"/>
         <x:n v="20862"/>
         <x:n v="25035"/>
         <x:n v="10144"/>
         <x:n v="29902"/>
         <x:n v="147557"/>
         <x:n v="14336"/>
         <x:n v="47394"/>
         <x:n v="20928"/>
         <x:n v="24953"/>
         <x:n v="10089"/>
         <x:n v="29856"/>
         <x:n v="148268"/>
         <x:n v="14528"/>
         <x:n v="47689"/>
         <x:n v="21430"/>
         <x:n v="24884"/>
         <x:n v="9990"/>
         <x:n v="29747"/>
+        <x:n v="151661"/>
+        <x:n v="15198"/>
+        <x:n v="48759"/>
+        <x:n v="22525"/>
+        <x:n v="25223"/>
+        <x:n v="10054"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSPAM13C01"/>
     <s v="Hospital Employment"/>
     <s v="2021M12"/>
     <s v="2021 December"/>
     <s v="-"/>
     <s v="All Staff groups"/>
     <s v="Number"/>
     <n v="150903"/>
   </r>
   <r>
     <s v="HSPAM13C01"/>
     <s v="Hospital Employment"/>
     <s v="2021M12"/>
     <s v="2021 December"/>
     <s v="10"/>
     <s v="Medical and dental"/>
@@ -10586,27 +10784,97 @@
     <s v="40"/>
     <s v="Management and adminsitration"/>
     <s v="Number"/>
     <n v="24884"/>
   </r>
   <r>
     <s v="HSPAM13C01"/>
     <s v="Hospital Employment"/>
     <s v="2024M12"/>
     <s v="2024 December"/>
     <s v="50"/>
     <s v="General support"/>
     <s v="Number"/>
     <n v="9990"/>
   </r>
   <r>
     <s v="HSPAM13C01"/>
     <s v="Hospital Employment"/>
     <s v="2024M12"/>
     <s v="2024 December"/>
     <s v="60"/>
     <s v="Patient and client care"/>
     <s v="Number"/>
     <n v="29747"/>
   </r>
+  <r>
+    <s v="HSPAM13C01"/>
+    <s v="Hospital Employment"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="-"/>
+    <s v="All Staff groups"/>
+    <s v="Number"/>
+    <n v="151661"/>
+  </r>
+  <r>
+    <s v="HSPAM13C01"/>
+    <s v="Hospital Employment"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="10"/>
+    <s v="Medical and dental"/>
+    <s v="Number"/>
+    <n v="15198"/>
+  </r>
+  <r>
+    <s v="HSPAM13C01"/>
+    <s v="Hospital Employment"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="20"/>
+    <s v="Nursing and midwifery"/>
+    <s v="Number"/>
+    <n v="48759"/>
+  </r>
+  <r>
+    <s v="HSPAM13C01"/>
+    <s v="Hospital Employment"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="30"/>
+    <s v="Health and social care"/>
+    <s v="Number"/>
+    <n v="22525"/>
+  </r>
+  <r>
+    <s v="HSPAM13C01"/>
+    <s v="Hospital Employment"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="40"/>
+    <s v="Management and adminsitration"/>
+    <s v="Number"/>
+    <n v="25223"/>
+  </r>
+  <r>
+    <s v="HSPAM13C01"/>
+    <s v="Hospital Employment"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="50"/>
+    <s v="General support"/>
+    <s v="Number"/>
+    <n v="10054"/>
+  </r>
+  <r>
+    <s v="HSPAM13C01"/>
+    <s v="Hospital Employment"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="60"/>
+    <s v="Patient and client care"/>
+    <s v="Number"/>
+    <n v="29902"/>
+  </r>
 </pivotCacheRecords>
 </file>