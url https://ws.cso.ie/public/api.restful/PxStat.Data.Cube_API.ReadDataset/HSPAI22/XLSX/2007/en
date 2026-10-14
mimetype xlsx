--- v1 (2026-06-13)
+++ v2 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea612b1ed59644d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5bd2f8a3fad4dcba1ab48b81de86740.psmdcp" Id="R0f6dcd2c98e84000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3257e3723b7c469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acdc4f4b5a234fbf83a89b7b21717e7f.psmdcp" Id="R74312e7d13984cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAI22</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons under a Primary Care Reimbursement Service schemes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/06/2025 11:00:00</x:t>
+    <x:t>03/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAI22/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSPA</x:t>
   </x:si>
   <x:si>
     <x:t>Health System Performance Assessment (HSPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nikita Ellul</x:t>
   </x:si>
@@ -243,50 +243,56 @@
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -438,129 +444,133 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="15">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="15">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
       </items>
     </pivotField>
     <pivotField name="C03741V04533" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Type of Medical Card or Support Scheme" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H79" totalsRowShown="0">
-  <x:autoFilter ref="A1:H79"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H91" totalsRowShown="0">
+  <x:autoFilter ref="A1:H91"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03741V04533"/>
     <x:tableColumn id="6" name="Type of Medical Card or Support Scheme"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1059,51 +1069,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H79"/>
+  <x:dimension ref="A1:H91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="39.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3127,50 +3137,362 @@
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
         <x:v>39244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:8">
+      <x:c r="A80" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G80" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H80" s="0">
+        <x:v>1561730</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:8">
+      <x:c r="A81" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G81" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H81" s="0">
+        <x:v>720247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G82" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H82" s="0">
+        <x:v>603959</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G83" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H83" s="0">
+        <x:v>223000</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G84" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H84" s="0">
+        <x:v>189208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G85" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H85" s="0">
+        <x:v>40038</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G86" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H86" s="0">
+        <x:v>1552553</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G87" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H87" s="0">
+        <x:v>785152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G88" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H88" s="0">
+        <x:v>774351</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G89" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H89" s="0">
+        <x:v>233023</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H90" s="0">
+        <x:v>191059</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:8">
+      <x:c r="A91" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G91" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H91" s="0">
+        <x:v>39397</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -3216,110 +3538,114 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HSPA02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons Eligible"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="13">
+      <x:sharedItems count="15">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="13">
+      <x:sharedItems count="15">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03741V04533">
       <x:sharedItems count="6">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
         <x:s v="60"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Medical Card or Support Scheme">
       <x:sharedItems count="6">
         <x:s v="General medical services (GMS)"/>
         <x:s v="GP visit card (GPVC)"/>
         <x:s v="Drugs payment scheme"/>
         <x:s v="Long-term illness scheme"/>
         <x:s v="Discretionary GMS"/>
         <x:s v="Discretionary GPVC"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="15972" maxValue="1853877" count="78">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="15972" maxValue="1853877" count="90">
         <x:n v="1694063"/>
         <x:n v="125657"/>
         <x:n v="492102"/>
         <x:n v="59274"/>
         <x:n v="74281"/>
         <x:n v="16251"/>
         <x:n v="1853877"/>
         <x:n v="131102"/>
         <x:n v="370791"/>
         <x:n v="69513"/>
         <x:n v="62987"/>
         <x:n v="15972"/>
         <x:n v="1849380"/>
         <x:n v="125426"/>
         <x:n v="308357"/>
         <x:n v="71926"/>
         <x:n v="50294"/>
         <x:n v="25793"/>
         <x:n v="1768700"/>
         <x:n v="159576"/>
         <x:n v="278227"/>
         <x:n v="111940"/>
         <x:n v="76665"/>
         <x:n v="34605"/>
         <x:n v="1734853"/>
@@ -3354,50 +3680,62 @@
         <x:n v="39542"/>
         <x:n v="1584790"/>
         <x:n v="529842"/>
         <x:n v="280703"/>
         <x:n v="190829"/>
         <x:n v="169458"/>
         <x:n v="39028"/>
         <x:n v="1545222"/>
         <x:n v="525918"/>
         <x:n v="308665"/>
         <x:n v="195064"/>
         <x:n v="176136"/>
         <x:n v="39277"/>
         <x:n v="1568379"/>
         <x:n v="535741"/>
         <x:n v="445725"/>
         <x:n v="202558"/>
         <x:n v="181947"/>
         <x:n v="39369"/>
         <x:n v="1611187"/>
         <x:n v="630475"/>
         <x:n v="526619"/>
         <x:n v="212973"/>
         <x:n v="184624"/>
         <x:n v="39244"/>
+        <x:n v="1561730"/>
+        <x:n v="720247"/>
+        <x:n v="603959"/>
+        <x:n v="223000"/>
+        <x:n v="189208"/>
+        <x:n v="40038"/>
+        <x:n v="1552553"/>
+        <x:n v="785152"/>
+        <x:n v="774351"/>
+        <x:n v="233023"/>
+        <x:n v="191059"/>
+        <x:n v="39397"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSPA02C01"/>
     <s v="Persons Eligible"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="10"/>
     <s v="General medical services (GMS)"/>
     <s v="Number"/>
     <n v="1694063"/>
   </r>
   <r>
     <s v="HSPA02C01"/>
     <s v="Persons Eligible"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="20"/>
     <s v="GP visit card (GPVC)"/>
@@ -4142,27 +4480,147 @@
     <s v="40"/>
     <s v="Long-term illness scheme"/>
     <s v="Number"/>
     <n v="212973"/>
   </r>
   <r>
     <s v="HSPA02C01"/>
     <s v="Persons Eligible"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="50"/>
     <s v="Discretionary GMS"/>
     <s v="Number"/>
     <n v="184624"/>
   </r>
   <r>
     <s v="HSPA02C01"/>
     <s v="Persons Eligible"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="60"/>
     <s v="Discretionary GPVC"/>
     <s v="Number"/>
     <n v="39244"/>
   </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="General medical services (GMS)"/>
+    <s v="Number"/>
+    <n v="1561730"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="GP visit card (GPVC)"/>
+    <s v="Number"/>
+    <n v="720247"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="Drugs payment scheme"/>
+    <s v="Number"/>
+    <n v="603959"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="Long-term illness scheme"/>
+    <s v="Number"/>
+    <n v="223000"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="50"/>
+    <s v="Discretionary GMS"/>
+    <s v="Number"/>
+    <n v="189208"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="60"/>
+    <s v="Discretionary GPVC"/>
+    <s v="Number"/>
+    <n v="40038"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="General medical services (GMS)"/>
+    <s v="Number"/>
+    <n v="1552553"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="GP visit card (GPVC)"/>
+    <s v="Number"/>
+    <n v="785152"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="Drugs payment scheme"/>
+    <s v="Number"/>
+    <n v="774351"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="Long-term illness scheme"/>
+    <s v="Number"/>
+    <n v="233023"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="50"/>
+    <s v="Discretionary GMS"/>
+    <s v="Number"/>
+    <n v="191059"/>
+  </r>
+  <r>
+    <s v="HSPA02C01"/>
+    <s v="Persons Eligible"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="60"/>
+    <s v="Discretionary GPVC"/>
+    <s v="Number"/>
+    <n v="39397"/>
+  </r>
 </pivotCacheRecords>
 </file>