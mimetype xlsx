--- v2 (2026-06-13)
+++ v3 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd93d7d0826448be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0a490abdb604f78a92ebe14cd955372.psmdcp" Id="R0cea9c30462242b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05258e2a5d9429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0409ea35b65347d6bf78f4c3304809c8.psmdcp" Id="R56966bca1f8f4a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAI21</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population-Based Healthcare Provision Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>25/06/2025 11:00:00</x:t>
+    <x:t>03/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAI21/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSPA</x:t>
   </x:si>
   <x:si>
     <x:t>Health System Performance Assessment (HSPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nikita Ellul</x:t>
   </x:si>
@@ -231,50 +231,56 @@
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -426,125 +432,129 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="15">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="13">
+      <items count="15">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
       </items>
     </pivotField>
     <pivotField name="C04053V04815" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of Medical Profession" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H53" totalsRowShown="0">
-  <x:autoFilter ref="A1:H53"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H61" totalsRowShown="0">
+  <x:autoFilter ref="A1:H61"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04053V04815"/>
     <x:tableColumn id="6" name="Type of Medical Profession"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1043,51 +1053,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H53"/>
+  <x:dimension ref="A1:H61"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2435,50 +2445,258 @@
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
         <x:v>604</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H54" s="0">
+        <x:v>3154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H55" s="0">
+        <x:v>1912</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H56" s="0">
+        <x:v>931</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H57" s="0">
+        <x:v>609</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:8">
+      <x:c r="A58" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H58" s="0">
+        <x:v>3232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:8">
+      <x:c r="A59" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H59" s="0">
+        <x:v>1920</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:8">
+      <x:c r="A60" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H60" s="0">
+        <x:v>965</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:8">
+      <x:c r="A61" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H61" s="0">
+        <x:v>444</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2524,156 +2742,167 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HSPA03C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Number of Contracts"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="13">
+      <x:sharedItems count="15">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="13">
+      <x:sharedItems count="15">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04053V04815">
       <x:sharedItems count="4">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Medical Profession">
       <x:sharedItems count="4">
         <x:s v="General practicioners"/>
         <x:s v="Pharmacists"/>
         <x:s v="Dentists"/>
         <x:s v="Optometrists"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="573" maxValue="3110" count="50">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="444" maxValue="3232" count="57">
         <x:n v="2758"/>
         <x:n v="1690"/>
         <x:n v="1639"/>
         <x:n v="573"/>
         <x:n v="2832"/>
         <x:n v="1713"/>
         <x:n v="1730"/>
         <x:n v="580"/>
         <x:n v="2888"/>
         <x:n v="1744"/>
         <x:n v="1790"/>
         <x:n v="582"/>
         <x:n v="2870"/>
         <x:n v="1778"/>
         <x:n v="1827"/>
         <x:n v="586"/>
         <x:n v="2889"/>
         <x:n v="1801"/>
         <x:n v="1847"/>
         <x:n v="587"/>
         <x:n v="2914"/>
         <x:n v="1830"/>
         <x:n v="1831"/>
         <x:n v="593"/>
         <x:n v="2928"/>
         <x:n v="1849"/>
         <x:n v="1604"/>
         <x:n v="595"/>
         <x:n v="2921"/>
         <x:n v="1870"/>
         <x:n v="1644"/>
         <x:n v="608"/>
         <x:n v="2974"/>
         <x:n v="1884"/>
         <x:n v="1654"/>
         <x:n v="590"/>
         <x:n v="3033"/>
         <x:n v="1900"/>
         <x:n v="1486"/>
         <x:n v="598"/>
         <x:n v="3074"/>
         <x:n v="1915"/>
         <x:n v="1302"/>
         <x:n v="604"/>
         <x:n v="3097"/>
         <x:n v="1201"/>
         <x:n v="609"/>
         <x:n v="3110"/>
         <x:n v="1911"/>
         <x:n v="923"/>
+        <x:n v="3154"/>
+        <x:n v="1912"/>
+        <x:n v="931"/>
+        <x:n v="3232"/>
+        <x:n v="1920"/>
+        <x:n v="965"/>
+        <x:n v="444"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSPA03C01"/>
     <s v="Number of Contracts"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="10"/>
     <s v="General practicioners"/>
     <s v="Number"/>
     <n v="2758"/>
   </r>
   <r>
     <s v="HSPA03C01"/>
     <s v="Number of Contracts"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="20"/>
     <s v="Pharmacists"/>
@@ -3158,27 +3387,107 @@
     <s v="20"/>
     <s v="Pharmacists"/>
     <s v="Number"/>
     <n v="1911"/>
   </r>
   <r>
     <s v="HSPA03C01"/>
     <s v="Number of Contracts"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Dentists"/>
     <s v="Number"/>
     <n v="923"/>
   </r>
   <r>
     <s v="HSPA03C01"/>
     <s v="Number of Contracts"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="40"/>
     <s v="Optometrists"/>
     <s v="Number"/>
     <n v="604"/>
   </r>
+  <r>
+    <s v="HSPA03C01"/>
+    <s v="Number of Contracts"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="10"/>
+    <s v="General practicioners"/>
+    <s v="Number"/>
+    <n v="3154"/>
+  </r>
+  <r>
+    <s v="HSPA03C01"/>
+    <s v="Number of Contracts"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="Pharmacists"/>
+    <s v="Number"/>
+    <n v="1912"/>
+  </r>
+  <r>
+    <s v="HSPA03C01"/>
+    <s v="Number of Contracts"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="Dentists"/>
+    <s v="Number"/>
+    <n v="931"/>
+  </r>
+  <r>
+    <s v="HSPA03C01"/>
+    <s v="Number of Contracts"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="Optometrists"/>
+    <s v="Number"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="HSPA03C01"/>
+    <s v="Number of Contracts"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="General practicioners"/>
+    <s v="Number"/>
+    <n v="3232"/>
+  </r>
+  <r>
+    <s v="HSPA03C01"/>
+    <s v="Number of Contracts"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Pharmacists"/>
+    <s v="Number"/>
+    <n v="1920"/>
+  </r>
+  <r>
+    <s v="HSPA03C01"/>
+    <s v="Number of Contracts"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="Dentists"/>
+    <s v="Number"/>
+    <n v="965"/>
+  </r>
+  <r>
+    <s v="HSPA03C01"/>
+    <s v="Number of Contracts"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="Optometrists"/>
+    <s v="Number"/>
+    <n v="444"/>
+  </r>
 </pivotCacheRecords>
 </file>