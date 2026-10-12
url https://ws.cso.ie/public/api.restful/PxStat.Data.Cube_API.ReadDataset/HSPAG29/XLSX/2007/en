--- v1 (2026-04-14)
+++ v2 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4f66190d1d4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/279697de737e48dda0efc551b7846dcc.psmdcp" Id="R7a238939b32f47e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64029300787d4c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5947b1c1372f458ca60afdf15ed363f9.psmdcp" Id="R9358fc2ec01b41be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAG29</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Total bed days lost due to delayed discharges</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/12/2025 11:00:00</x:t>
+    <x:t>03/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAG29/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSPA</x:t>
   </x:si>
   <x:si>
     <x:t>Health System Performance Assessment (HSPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nikita Ellul</x:t>
   </x:si>
@@ -465,50 +465,98 @@
     <x:t>2025 April</x:t>
   </x:si>
   <x:si>
     <x:t>202505</x:t>
   </x:si>
   <x:si>
     <x:t>2025 May</x:t>
   </x:si>
   <x:si>
     <x:t>202506</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June</x:t>
   </x:si>
   <x:si>
     <x:t>202507</x:t>
   </x:si>
   <x:si>
     <x:t>2025 July</x:t>
   </x:si>
   <x:si>
     <x:t>202508</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -660,191 +708,207 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="57">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="57">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04528" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H50" totalsRowShown="0">
-  <x:autoFilter ref="A1:H50"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H58" totalsRowShown="0">
+  <x:autoFilter ref="A1:H58"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03788V04528"/>
     <x:tableColumn id="6" name="Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1343,51 +1407,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H50"/>
+  <x:dimension ref="A1:H58"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="9.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2657,50 +2721,258 @@
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H50" s="0">
         <x:v>12184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:8">
+      <x:c r="A51" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H51" s="0">
+        <x:v>12321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:8">
+      <x:c r="A52" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H52" s="0">
+        <x:v>13090</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H53" s="0">
+        <x:v>12600</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H54" s="0">
+        <x:v>12175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H55" s="0">
+        <x:v>13302</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H56" s="0">
+        <x:v>13209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H57" s="0">
+        <x:v>15612</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:8">
+      <x:c r="A58" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H58" s="0">
+        <x:v>14356</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2746,221 +3018,245 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HSPAG29C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Acute bed days lost"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="49">
+      <x:sharedItems count="57">
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
         <x:s v="202202"/>
         <x:s v="202203"/>
         <x:s v="202204"/>
         <x:s v="202205"/>
         <x:s v="202206"/>
         <x:s v="202207"/>
         <x:s v="202208"/>
         <x:s v="202209"/>
         <x:s v="202210"/>
         <x:s v="202211"/>
         <x:s v="202212"/>
         <x:s v="202301"/>
         <x:s v="202302"/>
         <x:s v="202303"/>
         <x:s v="202304"/>
         <x:s v="202305"/>
         <x:s v="202306"/>
         <x:s v="202307"/>
         <x:s v="202308"/>
         <x:s v="202309"/>
         <x:s v="202310"/>
         <x:s v="202311"/>
         <x:s v="202312"/>
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
+        <x:s v="202509"/>
+        <x:s v="202510"/>
+        <x:s v="202511"/>
+        <x:s v="202512"/>
+        <x:s v="202601"/>
+        <x:s v="202602"/>
+        <x:s v="202603"/>
+        <x:s v="202604"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="49">
+      <x:sharedItems count="57">
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
         <x:s v="2022 February"/>
         <x:s v="2022 March"/>
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
         <x:s v="2023 January"/>
         <x:s v="2023 Febraury"/>
         <x:s v="2023 March"/>
         <x:s v="2023 April"/>
         <x:s v="2023 May"/>
         <x:s v="2023 June"/>
         <x:s v="2023 July"/>
         <x:s v="2023 August"/>
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 Febraury"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
+        <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04528">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="10755" maxValue="18280" count="49">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="10755" maxValue="18280" count="57">
         <x:n v="12582"/>
         <x:n v="13344"/>
         <x:n v="14747"/>
         <x:n v="14841"/>
         <x:n v="14410"/>
         <x:n v="15717"/>
         <x:n v="16529"/>
         <x:n v="17845"/>
         <x:n v="17394"/>
         <x:n v="16649"/>
         <x:n v="16027"/>
         <x:n v="16847"/>
         <x:n v="17900"/>
         <x:n v="18280"/>
         <x:n v="18175"/>
         <x:n v="17838"/>
         <x:n v="17895"/>
         <x:n v="17015"/>
         <x:n v="15487"/>
         <x:n v="18086"/>
         <x:n v="16627"/>
         <x:n v="16383"/>
         <x:n v="14064"/>
         <x:n v="15165"/>
         <x:n v="14815"/>
         <x:n v="14988"/>
         <x:n v="16338"/>
         <x:n v="14814"/>
         <x:n v="13502"/>
         <x:n v="11462"/>
         <x:n v="10755"/>
         <x:n v="12564"/>
         <x:n v="11652"/>
         <x:n v="11928"/>
         <x:n v="11505"/>
         <x:n v="12854"/>
         <x:n v="12435"/>
         <x:n v="11923"/>
         <x:n v="11800"/>
         <x:n v="11240"/>
         <x:n v="11397"/>
         <x:n v="11780"/>
         <x:n v="11545"/>
         <x:n v="12753"/>
         <x:n v="11616"/>
         <x:n v="12227"/>
         <x:n v="11340"/>
         <x:n v="12359"/>
         <x:n v="12184"/>
+        <x:n v="12321"/>
+        <x:n v="13090"/>
+        <x:n v="12600"/>
+        <x:n v="12175"/>
+        <x:n v="13302"/>
+        <x:n v="13209"/>
+        <x:n v="15612"/>
+        <x:n v="14356"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSPAG29C01"/>
     <s v="Acute bed days lost"/>
     <s v="202108"/>
     <s v="2021 August"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="12582"/>
   </r>
   <r>
     <s v="HSPAG29C01"/>
     <s v="Acute bed days lost"/>
     <s v="202109"/>
     <s v="2021 September"/>
     <s v="IE0"/>
     <s v="Ireland"/>
@@ -3415,27 +3711,107 @@
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="11340"/>
   </r>
   <r>
     <s v="HSPAG29C01"/>
     <s v="Acute bed days lost"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="12359"/>
   </r>
   <r>
     <s v="HSPAG29C01"/>
     <s v="Acute bed days lost"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="12184"/>
   </r>
+  <r>
+    <s v="HSPAG29C01"/>
+    <s v="Acute bed days lost"/>
+    <s v="202509"/>
+    <s v="2025 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12321"/>
+  </r>
+  <r>
+    <s v="HSPAG29C01"/>
+    <s v="Acute bed days lost"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13090"/>
+  </r>
+  <r>
+    <s v="HSPAG29C01"/>
+    <s v="Acute bed days lost"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12600"/>
+  </r>
+  <r>
+    <s v="HSPAG29C01"/>
+    <s v="Acute bed days lost"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12175"/>
+  </r>
+  <r>
+    <s v="HSPAG29C01"/>
+    <s v="Acute bed days lost"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13302"/>
+  </r>
+  <r>
+    <s v="HSPAG29C01"/>
+    <s v="Acute bed days lost"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13209"/>
+  </r>
+  <r>
+    <s v="HSPAG29C01"/>
+    <s v="Acute bed days lost"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15612"/>
+  </r>
+  <r>
+    <s v="HSPAG29C01"/>
+    <s v="Acute bed days lost"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14356"/>
+  </r>
 </pivotCacheRecords>
 </file>