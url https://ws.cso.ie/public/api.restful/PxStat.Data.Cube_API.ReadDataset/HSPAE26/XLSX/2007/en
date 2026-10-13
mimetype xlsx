--- v1 (2026-07-02)
+++ v2 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3e0c341f794df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/611d93b2ccb7480f930b8932806301d7.psmdcp" Id="Rc1829aed132f4ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c5c21b3f9f4d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0386969659748dd92913d5da5602ed4.psmdcp" Id="R17fa7fd29b274542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAE26</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Hospitalised patients with at least one healthcare associated infection e.g. in-hospital pneumonia, hospital acquired COVID-19</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>17/06/2026 11:00:00</x:t>
+    <x:t>03/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAE26/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSPA</x:t>
   </x:si>
   <x:si>
     <x:t>Health System Performance Assessment (HSPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nikita Ellul</x:t>
   </x:si>
@@ -504,50 +504,62 @@
     <x:t>July 2025</x:t>
   </x:si>
   <x:si>
     <x:t>2025M8</x:t>
   </x:si>
   <x:si>
     <x:t>August 2025</x:t>
   </x:si>
   <x:si>
     <x:t>2025M9</x:t>
   </x:si>
   <x:si>
     <x:t>September 2025</x:t>
   </x:si>
   <x:si>
     <x:t>2026M1</x:t>
   </x:si>
   <x:si>
     <x:t>January 2026</x:t>
   </x:si>
   <x:si>
     <x:t>2026M2</x:t>
   </x:si>
   <x:si>
     <x:t>February 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>March 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>April 2026</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -699,51 +711,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="53">
+      <items count="55">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -753,54 +765,56 @@
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="53">
+      <items count="55">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -810,92 +824,94 @@
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
       </items>
     </pivotField>
     <pivotField name="C04188V04884" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Type of Infection" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H160" totalsRowShown="0">
-  <x:autoFilter ref="A1:H160"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H166" totalsRowShown="0">
+  <x:autoFilter ref="A1:H166"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04188V04884"/>
     <x:tableColumn id="6" name="Type of Infection"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1394,51 +1410,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H160"/>
+  <x:dimension ref="A1:H166"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="63.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="40.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -5568,50 +5584,206 @@
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H160" s="0">
         <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:8">
+      <x:c r="A161" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H161" s="0">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:8">
+      <x:c r="A162" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H162" s="0">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:8">
+      <x:c r="A163" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G163" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H163" s="0">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:8">
+      <x:c r="A164" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G164" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H164" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:8">
+      <x:c r="A165" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G165" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H165" s="0">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:8">
+      <x:c r="A166" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G166" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H166" s="0">
+        <x:v>81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -5657,51 +5829,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HSPAE26C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Hospitalised patients with at least one healthcare associated infection"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="53">
+      <x:sharedItems count="55">
         <x:s v="2021M10"/>
         <x:s v="2021M11"/>
         <x:s v="2021M12"/>
         <x:s v="2022M1"/>
         <x:s v="2022M10"/>
         <x:s v="2022M11"/>
         <x:s v="2022M12"/>
         <x:s v="2022M2"/>
         <x:s v="2022M3"/>
         <x:s v="2022M4"/>
         <x:s v="2022M5"/>
         <x:s v="2022M6"/>
         <x:s v="2022M7"/>
         <x:s v="2022M8"/>
         <x:s v="2022M9"/>
         <x:s v="2023M01"/>
         <x:s v="2023M02"/>
         <x:s v="2023M03"/>
         <x:s v="2023M04"/>
         <x:s v="2023M05"/>
         <x:s v="2023M06"/>
         <x:s v="2023M07"/>
         <x:s v="2023M08"/>
         <x:s v="2023M09"/>
         <x:s v="2023M10"/>
@@ -5711,54 +5883,56 @@
         <x:s v="2024M10"/>
         <x:s v="2024M11"/>
         <x:s v="2024M12"/>
         <x:s v="2024M2"/>
         <x:s v="2024M3"/>
         <x:s v="2024M4"/>
         <x:s v="2024M5"/>
         <x:s v="2024M6"/>
         <x:s v="2024M7"/>
         <x:s v="2024M8"/>
         <x:s v="2024M9"/>
         <x:s v="2025M1"/>
         <x:s v="2025M10"/>
         <x:s v="2025M11"/>
         <x:s v="2025M12"/>
         <x:s v="2025M2"/>
         <x:s v="2025M3"/>
         <x:s v="2025M4"/>
         <x:s v="2025M5"/>
         <x:s v="2025M6"/>
         <x:s v="2025M7"/>
         <x:s v="2025M8"/>
         <x:s v="2025M9"/>
         <x:s v="2026M1"/>
         <x:s v="2026M2"/>
+        <x:s v="2026M3"/>
+        <x:s v="2026M4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="53">
+      <x:sharedItems count="55">
         <x:s v="October 2021"/>
         <x:s v="November 2021"/>
         <x:s v="December 2021"/>
         <x:s v="January 2022"/>
         <x:s v="October 2022"/>
         <x:s v="November 2022"/>
         <x:s v="December 2022"/>
         <x:s v="February 2022"/>
         <x:s v="March 2022"/>
         <x:s v="April 2022"/>
         <x:s v="May 2022"/>
         <x:s v="June 2022"/>
         <x:s v="July 2022"/>
         <x:s v="August 2022"/>
         <x:s v="September 2022"/>
         <x:s v="January 2023"/>
         <x:s v="February 2023"/>
         <x:s v="March 2023"/>
         <x:s v="April 2023"/>
         <x:s v="May 2023"/>
         <x:s v="June 2023"/>
         <x:s v="July 2023"/>
         <x:s v="August 2023"/>
         <x:s v="September 2023"/>
         <x:s v="October 2023"/>
@@ -5768,73 +5942,75 @@
         <x:s v="October 2024"/>
         <x:s v="November 2024"/>
         <x:s v="December 2024"/>
         <x:s v="February 2024"/>
         <x:s v="March 2024"/>
         <x:s v="April 2024"/>
         <x:s v="May 2024"/>
         <x:s v="June 2024"/>
         <x:s v="July 2024"/>
         <x:s v="August 2024"/>
         <x:s v="September 2024"/>
         <x:s v="January 2025"/>
         <x:s v="October 2025"/>
         <x:s v="November 2025"/>
         <x:s v="December 2025"/>
         <x:s v="February 2025"/>
         <x:s v="March 2025"/>
         <x:s v="April 2025"/>
         <x:s v="May 2025"/>
         <x:s v="June 2025"/>
         <x:s v="July 2025"/>
         <x:s v="August 2025"/>
         <x:s v="September 2025"/>
         <x:s v="January 2026"/>
         <x:s v="February 2026"/>
+        <x:s v="March 2026"/>
+        <x:s v="April 2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04188V04884">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Infection">
       <x:sharedItems count="3">
         <x:s v="Staphylococcus aureus"/>
         <x:s v="Clostridioides difficile"/>
         <x:s v="Carbapenemase-producing Enterobacterales"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="16" maxValue="180" count="82">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="15" maxValue="180" count="85">
         <x:n v="29"/>
         <x:n v="61"/>
         <x:n v="81"/>
         <x:n v="31"/>
         <x:n v="71"/>
         <x:n v="65"/>
         <x:n v="25"/>
         <x:n v="69"/>
         <x:n v="63"/>
         <x:n v="37"/>
         <x:n v="76"/>
         <x:n v="54"/>
         <x:n v="102"/>
         <x:n v="30"/>
         <x:n v="86"/>
         <x:n v="62"/>
         <x:n v="70"/>
         <x:n v="24"/>
         <x:n v="57"/>
         <x:n v="50"/>
         <x:n v="52"/>
         <x:n v="67"/>
         <x:n v="66"/>
         <x:n v="53"/>
         <x:n v="64"/>
@@ -5873,50 +6049,53 @@
         <x:n v="91"/>
         <x:n v="122"/>
         <x:n v="74"/>
         <x:n v="108"/>
         <x:n v="22"/>
         <x:n v="79"/>
         <x:n v="153"/>
         <x:n v="168"/>
         <x:n v="150"/>
         <x:n v="93"/>
         <x:n v="107"/>
         <x:n v="78"/>
         <x:n v="135"/>
         <x:n v="120"/>
         <x:n v="113"/>
         <x:n v="103"/>
         <x:n v="85"/>
         <x:n v="18"/>
         <x:n v="138"/>
         <x:n v="17"/>
         <x:n v="75"/>
         <x:n v="134"/>
         <x:n v="180"/>
         <x:n v="19"/>
         <x:n v="148"/>
+        <x:n v="77"/>
+        <x:n v="112"/>
+        <x:n v="15"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSPAE26C01"/>
     <s v="Hospitalised patients with at least one healthcare associated infection"/>
     <s v="2021M10"/>
     <s v="October 2021"/>
     <s v="10"/>
     <s v="Staphylococcus aureus"/>
     <s v="Number"/>
     <n v="29"/>
   </r>
   <r>
     <s v="HSPAE26C01"/>
     <s v="Hospitalised patients with at least one healthcare associated infection"/>
     <s v="2021M10"/>
     <s v="October 2021"/>
     <s v="20"/>
     <s v="Clostridioides difficile"/>
@@ -7471,27 +7650,87 @@
     <s v="10"/>
     <s v="Staphylococcus aureus"/>
     <s v="Number"/>
     <n v="31"/>
   </r>
   <r>
     <s v="HSPAE26C01"/>
     <s v="Hospitalised patients with at least one healthcare associated infection"/>
     <s v="2026M2"/>
     <s v="February 2026"/>
     <s v="20"/>
     <s v="Clostridioides difficile"/>
     <s v="Number"/>
     <n v="78"/>
   </r>
   <r>
     <s v="HSPAE26C01"/>
     <s v="Hospitalised patients with at least one healthcare associated infection"/>
     <s v="2026M2"/>
     <s v="February 2026"/>
     <s v="30"/>
     <s v="Carbapenemase-producing Enterobacterales"/>
     <s v="Number"/>
     <n v="69"/>
   </r>
+  <r>
+    <s v="HSPAE26C01"/>
+    <s v="Hospitalised patients with at least one healthcare associated infection"/>
+    <s v="2026M3"/>
+    <s v="March 2026"/>
+    <s v="10"/>
+    <s v="Staphylococcus aureus"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="HSPAE26C01"/>
+    <s v="Hospitalised patients with at least one healthcare associated infection"/>
+    <s v="2026M3"/>
+    <s v="March 2026"/>
+    <s v="20"/>
+    <s v="Clostridioides difficile"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="HSPAE26C01"/>
+    <s v="Hospitalised patients with at least one healthcare associated infection"/>
+    <s v="2026M3"/>
+    <s v="March 2026"/>
+    <s v="30"/>
+    <s v="Carbapenemase-producing Enterobacterales"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="HSPAE26C01"/>
+    <s v="Hospitalised patients with at least one healthcare associated infection"/>
+    <s v="2026M4"/>
+    <s v="April 2026"/>
+    <s v="10"/>
+    <s v="Staphylococcus aureus"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HSPAE26C01"/>
+    <s v="Hospitalised patients with at least one healthcare associated infection"/>
+    <s v="2026M4"/>
+    <s v="April 2026"/>
+    <s v="20"/>
+    <s v="Clostridioides difficile"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="HSPAE26C01"/>
+    <s v="Hospitalised patients with at least one healthcare associated infection"/>
+    <s v="2026M4"/>
+    <s v="April 2026"/>
+    <s v="30"/>
+    <s v="Carbapenemase-producing Enterobacterales"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
 </pivotCacheRecords>
 </file>