--- v1 (2026-03-29)
+++ v2 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61736a31de545d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7da0b4c848674157814ebb6b6a40d25f.psmdcp" Id="R950c2d5e9f7d4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c08abad6fc84128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83516555cc4b49299db4714916c43a40.psmdcp" Id="R5295f1c7af5f4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAE127</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Thirty-day unplanned readmission rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>04/12/2025 11:00:00</x:t>
+    <x:t>17/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAE127/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSPA</x:t>
   </x:si>
   <x:si>
     <x:t>Health System Performance Assessment (HSPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nikita Ellul</x:t>
   </x:si>
@@ -501,50 +501,86 @@
     <x:t>2025 March</x:t>
   </x:si>
   <x:si>
     <x:t>2025M04</x:t>
   </x:si>
   <x:si>
     <x:t>2025 April</x:t>
   </x:si>
   <x:si>
     <x:t>2025M05</x:t>
   </x:si>
   <x:si>
     <x:t>2025 May</x:t>
   </x:si>
   <x:si>
     <x:t>2025M06</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June</x:t>
   </x:si>
   <x:si>
     <x:t>2025M07</x:t>
   </x:si>
   <x:si>
     <x:t>2025 July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 August</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025M12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAE127C02</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -707,51 +743,51 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="55">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -763,54 +799,60 @@
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="55">
+      <items count="61">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -822,88 +864,94 @@
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04528" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H111" totalsRowShown="0">
-  <x:autoFilter ref="A1:H111"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H123" totalsRowShown="0">
+  <x:autoFilter ref="A1:H123"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03788V04528"/>
     <x:tableColumn id="6" name="Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1402,51 +1450,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H111"/>
+  <x:dimension ref="A1:H123"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.282054" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="106.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="9.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2871,1481 +2919,1793 @@
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>3436</x:v>
+        <x:v>3484</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="B57" s="0" t="s">
+      <x:c r="D57" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C57" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>10.7</x:v>
+        <x:v>3751</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>11.2</x:v>
+        <x:v>3229</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>11</x:v>
+        <x:v>3693</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>10.1</x:v>
+        <x:v>3574</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>10.8</x:v>
+        <x:v>3249</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>10.9</x:v>
+        <x:v>3732</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>10.9</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>10.7</x:v>
+        <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>10.3</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>10.3</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>10.4</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>10.6</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>10.8</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>10.4</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>9.9</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>9.9</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>10.6</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>10.4</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>11.1</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>11</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>10.6</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>10.5</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>10.7</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>12.1</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>11.8</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>11.8</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>11.6</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>11.4</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>11.8</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H86" s="0">
         <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>12.3</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>12.4</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>11.9</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>11.5</x:v>
+        <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>11.1</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>10.7</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>12.4</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>11.9</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>11.5</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>11.7</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>11.6</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>11.7</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>11.6</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H100" s="0">
         <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>11.9</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>12</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H103" s="0">
         <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>11</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>12.4</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H106" s="0">
         <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>11.8</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>11.8</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>12.1</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>12.6</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H111" s="0">
+        <x:v>12.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:8">
+      <x:c r="A112" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H112" s="0">
+        <x:v>11.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:8">
+      <x:c r="A113" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H113" s="0">
+        <x:v>11.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:8">
+      <x:c r="A114" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H114" s="0">
+        <x:v>11.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:8">
+      <x:c r="A115" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H115" s="0">
+        <x:v>12.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H116" s="0">
+        <x:v>12.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H117" s="0">
+        <x:v>12.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="B111" s="0" t="s">
+      <x:c r="D118" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C111" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="G111" s="0" t="s">
+      <x:c r="E118" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H118" s="0">
+        <x:v>12.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="H111" s="0">
-        <x:v>12</x:v>
+      <x:c r="D119" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H119" s="0">
+        <x:v>12.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H120" s="0">
+        <x:v>12.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
+        <x:v>12.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H122" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H123" s="0">
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4393,51 +4753,51 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="HSPAE127C01"/>
         <x:s v="HSPAE127C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
         <x:s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="55">
+      <x:sharedItems count="61">
         <x:s v="2021M01"/>
         <x:s v="2021M02"/>
         <x:s v="2021M03"/>
         <x:s v="2021M04"/>
         <x:s v="2021M05"/>
         <x:s v="2021M06"/>
         <x:s v="2021M07"/>
         <x:s v="2021M08"/>
         <x:s v="2021M09"/>
         <x:s v="2021M10"/>
         <x:s v="2021M11"/>
         <x:s v="2021M12"/>
         <x:s v="2022M01"/>
         <x:s v="2022M02"/>
         <x:s v="2022M03"/>
         <x:s v="2022M04"/>
         <x:s v="2022M05"/>
         <x:s v="2022M06"/>
         <x:s v="2022M07"/>
         <x:s v="2022M08"/>
         <x:s v="2022M09"/>
         <x:s v="2022M10"/>
         <x:s v="2022M11"/>
         <x:s v="2022M12"/>
         <x:s v="2023M01"/>
@@ -4449,54 +4809,60 @@
         <x:s v="2023M07"/>
         <x:s v="2023M08"/>
         <x:s v="2023M09"/>
         <x:s v="2023M10"/>
         <x:s v="2023M11"/>
         <x:s v="2023M12"/>
         <x:s v="2024M01"/>
         <x:s v="2024M02"/>
         <x:s v="2024M03"/>
         <x:s v="2024M04"/>
         <x:s v="2024M05"/>
         <x:s v="2024M06"/>
         <x:s v="2024M07"/>
         <x:s v="2024M08"/>
         <x:s v="2024M09"/>
         <x:s v="2024M10"/>
         <x:s v="2024M11"/>
         <x:s v="2024M12"/>
         <x:s v="2025M01"/>
         <x:s v="2025M02"/>
         <x:s v="2025M03"/>
         <x:s v="2025M04"/>
         <x:s v="2025M05"/>
         <x:s v="2025M06"/>
         <x:s v="2025M07"/>
+        <x:s v="2025M08"/>
+        <x:s v="2025M09"/>
+        <x:s v="2025M10"/>
+        <x:s v="2025M11"/>
+        <x:s v="2025M12"/>
+        <x:s v="2026M01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="55">
+      <x:sharedItems count="61">
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
         <x:s v="2022 February"/>
         <x:s v="2022 March"/>
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
         <x:s v="2023 January"/>
@@ -4508,70 +4874,76 @@
         <x:s v="2023 July"/>
         <x:s v="2023 August"/>
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 December"/>
         <x:s v="2023 November"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
+        <x:s v="2025 August"/>
+        <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04528">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Number"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9.9" maxValue="3650" count="77">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9.9" maxValue="3751" count="85">
         <x:n v="2408"/>
         <x:n v="2058"/>
         <x:n v="2213"/>
         <x:n v="2456"/>
         <x:n v="2673"/>
         <x:n v="2261"/>
         <x:n v="2730"/>
         <x:n v="2554"/>
         <x:n v="2365"/>
         <x:n v="2557"/>
         <x:n v="2234"/>
         <x:n v="2524"/>
         <x:n v="2473"/>
         <x:n v="2086"/>
         <x:n v="2309"/>
         <x:n v="2242"/>
         <x:n v="2451"/>
         <x:n v="2477"/>
         <x:n v="2767"/>
         <x:n v="2384"/>
         <x:n v="2498"/>
         <x:n v="2525"/>
         <x:n v="2435"/>
         <x:n v="3110"/>
         <x:n v="2741"/>
@@ -4581,74 +4953,82 @@
         <x:n v="2884"/>
         <x:n v="3187"/>
         <x:n v="3228"/>
         <x:n v="3326"/>
         <x:n v="3058"/>
         <x:n v="2948"/>
         <x:n v="2830"/>
         <x:n v="2978"/>
         <x:n v="3116"/>
         <x:n v="3163"/>
         <x:n v="3375"/>
         <x:n v="3064"/>
         <x:n v="3297"/>
         <x:n v="3349"/>
         <x:n v="3038"/>
         <x:n v="3314"/>
         <x:n v="3304"/>
         <x:n v="3281"/>
         <x:n v="3050"/>
         <x:n v="3542"/>
         <x:n v="3120"/>
         <x:n v="3437"/>
         <x:n v="3263"/>
         <x:n v="3650"/>
         <x:n v="3541"/>
-        <x:n v="3436"/>
+        <x:n v="3484"/>
+        <x:n v="3751"/>
+        <x:n v="3229"/>
+        <x:n v="3693"/>
+        <x:n v="3574"/>
+        <x:n v="3249"/>
+        <x:n v="3732"/>
         <x:n v="10.7"/>
         <x:n v="11.2"/>
         <x:n v="11"/>
         <x:n v="10.1"/>
         <x:n v="10.8"/>
         <x:n v="10.9"/>
         <x:n v="10.3"/>
         <x:n v="10.4"/>
         <x:n v="10.6"/>
         <x:n v="9.9"/>
         <x:n v="11.1"/>
         <x:n v="10.5"/>
         <x:n v="12.1"/>
         <x:n v="11.8"/>
         <x:n v="11.6"/>
         <x:n v="11.4"/>
         <x:n v="12.3"/>
         <x:n v="12.4"/>
         <x:n v="11.9"/>
         <x:n v="11.5"/>
         <x:n v="11.7"/>
         <x:n v="12"/>
         <x:n v="12.6"/>
+        <x:n v="12.2"/>
+        <x:n v="12.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSPAE127C01"/>
     <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M01"/>
     <s v="2021 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="2408"/>
   </r>
   <r>
     <s v="HSPAE127C01"/>
     <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M02"/>
     <s v="2021 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
@@ -5161,51 +5541,111 @@
     <s v="2025M05"/>
     <s v="2025 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="3650"/>
   </r>
   <r>
     <s v="HSPAE127C01"/>
     <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2025M06"/>
     <s v="2025 June"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="3541"/>
   </r>
   <r>
     <s v="HSPAE127C01"/>
     <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2025M07"/>
     <s v="2025 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="3436"/>
+    <n v="3484"/>
+  </r>
+  <r>
+    <s v="HSPAE127C01"/>
+    <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3751"/>
+  </r>
+  <r>
+    <s v="HSPAE127C01"/>
+    <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3229"/>
+  </r>
+  <r>
+    <s v="HSPAE127C01"/>
+    <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3693"/>
+  </r>
+  <r>
+    <s v="HSPAE127C01"/>
+    <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3574"/>
+  </r>
+  <r>
+    <s v="HSPAE127C01"/>
+    <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3249"/>
+  </r>
+  <r>
+    <s v="HSPAE127C01"/>
+    <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3732"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M01"/>
     <s v="2021 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="10.7"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M02"/>
     <s v="2021 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="11.2"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M03"/>
@@ -5711,29 +6151,89 @@
     <s v="2025M05"/>
     <s v="2025 May"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="12.1"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2025M06"/>
     <s v="2025 June"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="12.6"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2025M07"/>
     <s v="2025 July"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="12"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="HSPAE127C02"/>
+    <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M08"/>
+    <s v="2025 August"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="HSPAE127C02"/>
+    <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M09"/>
+    <s v="2025 September"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="HSPAE127C02"/>
+    <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M10"/>
+    <s v="2025 October"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="HSPAE127C02"/>
+    <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M11"/>
+    <s v="2025 November"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="HSPAE127C02"/>
+    <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2025M12"/>
+    <s v="2025 December"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="HSPAE127C02"/>
+    <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2026M01"/>
+    <s v="2026 January"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.5"/>
   </r>
 </pivotCacheRecords>
 </file>