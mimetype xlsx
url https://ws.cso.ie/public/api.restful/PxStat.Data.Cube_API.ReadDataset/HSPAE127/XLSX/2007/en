--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,106 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c08abad6fc84128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83516555cc4b49299db4714916c43a40.psmdcp" Id="R5295f1c7af5f4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d36b5d52af74330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a1ee891251c4a7b98962592c78872ce.psmdcp" Id="R101b3a31d12e4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAE127</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Thirty-day unplanned readmission rates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>17/06/2026 11:00:00</x:t>
+    <x:t>03/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAE127/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAE127/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSPA</x:t>
   </x:si>
   <x:si>
     <x:t>Health System Performance Assessment (HSPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nikita Ellul</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>info@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -537,50 +537,62 @@
     <x:t>2025 September</x:t>
   </x:si>
   <x:si>
     <x:t>2025M10</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>2025M11</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>2025M12</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>2026M01</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026M03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAE127C02</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -743,51 +755,51 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="63">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -805,54 +817,56 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="61">
+      <items count="63">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -870,88 +884,90 @@
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
       </items>
     </pivotField>
     <pivotField name="C03788V04528" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H123" totalsRowShown="0">
-  <x:autoFilter ref="A1:H123"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H127" totalsRowShown="0">
+  <x:autoFilter ref="A1:H127"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03788V04528"/>
     <x:tableColumn id="6" name="Ireland"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1205,51 +1221,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAE127/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/organisation/department-of-health/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAE127/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/organisation/department-of-health/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -1450,51 +1466,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H123"/>
+  <x:dimension ref="A1:H127"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.282054" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="106.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="9.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3075,1637 +3091,1741 @@
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>3732</x:v>
+        <x:v>3783</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="B63" s="0" t="s">
+      <x:c r="D63" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C63" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>10.7</x:v>
+        <x:v>3481</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>11.2</x:v>
+        <x:v>3476</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>11</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>10.1</x:v>
+        <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>10.8</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>10.9</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>10.9</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>10.7</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>10.3</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>10.3</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>10.4</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>10.6</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>10.8</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H76" s="0">
-        <x:v>10.4</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>9.9</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>9.9</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>10.6</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>10.4</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>11.1</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>11</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>10.6</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>10.5</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>10.7</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>12.1</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>11.8</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>11.8</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>11.6</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>11.4</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>11.8</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>12.1</x:v>
+        <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>12.3</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>12.4</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>11.9</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>11.5</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>11.1</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>10.7</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>12.4</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>11.9</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>11.5</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>11.7</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>11.6</x:v>
+        <x:v>11.5</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H104" s="0">
         <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H105" s="0">
         <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>11.9</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>11.9</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>12</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>11.6</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>12.4</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>11.9</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>11.8</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>11.8</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>12.1</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>12.6</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>12.2</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>12.3</x:v>
+        <x:v>12.6</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>12.3</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H120" s="0">
         <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>12.2</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>11.1</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H123" s="0">
+        <x:v>12.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H124" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H125" s="0">
+        <x:v>12.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="B123" s="0" t="s">
+      <x:c r="D126" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C123" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="G123" s="0" t="s">
+      <x:c r="E126" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H126" s="0">
+        <x:v>12.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="H123" s="0">
-        <x:v>12.5</x:v>
+      <x:c r="D127" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H127" s="0">
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4753,51 +4873,51 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="HSPAE127C01"/>
         <x:s v="HSPAE127C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
         <x:s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="61">
+      <x:sharedItems count="63">
         <x:s v="2021M01"/>
         <x:s v="2021M02"/>
         <x:s v="2021M03"/>
         <x:s v="2021M04"/>
         <x:s v="2021M05"/>
         <x:s v="2021M06"/>
         <x:s v="2021M07"/>
         <x:s v="2021M08"/>
         <x:s v="2021M09"/>
         <x:s v="2021M10"/>
         <x:s v="2021M11"/>
         <x:s v="2021M12"/>
         <x:s v="2022M01"/>
         <x:s v="2022M02"/>
         <x:s v="2022M03"/>
         <x:s v="2022M04"/>
         <x:s v="2022M05"/>
         <x:s v="2022M06"/>
         <x:s v="2022M07"/>
         <x:s v="2022M08"/>
         <x:s v="2022M09"/>
         <x:s v="2022M10"/>
         <x:s v="2022M11"/>
         <x:s v="2022M12"/>
         <x:s v="2023M01"/>
@@ -4815,54 +4935,56 @@
         <x:s v="2024M01"/>
         <x:s v="2024M02"/>
         <x:s v="2024M03"/>
         <x:s v="2024M04"/>
         <x:s v="2024M05"/>
         <x:s v="2024M06"/>
         <x:s v="2024M07"/>
         <x:s v="2024M08"/>
         <x:s v="2024M09"/>
         <x:s v="2024M10"/>
         <x:s v="2024M11"/>
         <x:s v="2024M12"/>
         <x:s v="2025M01"/>
         <x:s v="2025M02"/>
         <x:s v="2025M03"/>
         <x:s v="2025M04"/>
         <x:s v="2025M05"/>
         <x:s v="2025M06"/>
         <x:s v="2025M07"/>
         <x:s v="2025M08"/>
         <x:s v="2025M09"/>
         <x:s v="2025M10"/>
         <x:s v="2025M11"/>
         <x:s v="2025M12"/>
         <x:s v="2026M01"/>
+        <x:s v="2026M02"/>
+        <x:s v="2026M03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="61">
+      <x:sharedItems count="63">
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
         <x:s v="2022 February"/>
         <x:s v="2022 March"/>
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
         <x:s v="2023 January"/>
@@ -4880,70 +5002,72 @@
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03788V04528">
       <x:sharedItems count="1">
         <x:s v="IE0"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ireland">
       <x:sharedItems count="1">
         <x:s v="Ireland"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Number"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9.9" maxValue="3751" count="85">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="9.9" maxValue="3783" count="86">
         <x:n v="2408"/>
         <x:n v="2058"/>
         <x:n v="2213"/>
         <x:n v="2456"/>
         <x:n v="2673"/>
         <x:n v="2261"/>
         <x:n v="2730"/>
         <x:n v="2554"/>
         <x:n v="2365"/>
         <x:n v="2557"/>
         <x:n v="2234"/>
         <x:n v="2524"/>
         <x:n v="2473"/>
         <x:n v="2086"/>
         <x:n v="2309"/>
         <x:n v="2242"/>
         <x:n v="2451"/>
         <x:n v="2477"/>
         <x:n v="2767"/>
         <x:n v="2384"/>
         <x:n v="2498"/>
         <x:n v="2525"/>
         <x:n v="2435"/>
         <x:n v="3110"/>
         <x:n v="2741"/>
@@ -4959,76 +5083,77 @@
         <x:n v="2830"/>
         <x:n v="2978"/>
         <x:n v="3116"/>
         <x:n v="3163"/>
         <x:n v="3375"/>
         <x:n v="3064"/>
         <x:n v="3297"/>
         <x:n v="3349"/>
         <x:n v="3038"/>
         <x:n v="3314"/>
         <x:n v="3304"/>
         <x:n v="3281"/>
         <x:n v="3050"/>
         <x:n v="3542"/>
         <x:n v="3120"/>
         <x:n v="3437"/>
         <x:n v="3263"/>
         <x:n v="3650"/>
         <x:n v="3541"/>
         <x:n v="3484"/>
         <x:n v="3751"/>
         <x:n v="3229"/>
         <x:n v="3693"/>
         <x:n v="3574"/>
         <x:n v="3249"/>
-        <x:n v="3732"/>
+        <x:n v="3783"/>
+        <x:n v="3481"/>
+        <x:n v="3476"/>
         <x:n v="10.7"/>
         <x:n v="11.2"/>
         <x:n v="11"/>
         <x:n v="10.1"/>
         <x:n v="10.8"/>
         <x:n v="10.9"/>
         <x:n v="10.3"/>
         <x:n v="10.4"/>
         <x:n v="10.6"/>
         <x:n v="9.9"/>
         <x:n v="11.1"/>
         <x:n v="10.5"/>
         <x:n v="12.1"/>
         <x:n v="11.8"/>
         <x:n v="11.6"/>
         <x:n v="11.4"/>
         <x:n v="12.3"/>
         <x:n v="12.4"/>
         <x:n v="11.9"/>
         <x:n v="11.5"/>
         <x:n v="11.7"/>
         <x:n v="12"/>
         <x:n v="12.6"/>
         <x:n v="12.2"/>
-        <x:n v="12.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSPAE127C01"/>
     <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M01"/>
     <s v="2021 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="2408"/>
   </r>
   <r>
     <s v="HSPAE127C01"/>
     <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M02"/>
     <s v="2021 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
@@ -5601,51 +5726,71 @@
     <s v="2025M11"/>
     <s v="2025 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="3574"/>
   </r>
   <r>
     <s v="HSPAE127C01"/>
     <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2025M12"/>
     <s v="2025 December"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
     <n v="3249"/>
   </r>
   <r>
     <s v="HSPAE127C01"/>
     <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2026M01"/>
     <s v="2026 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="Number"/>
-    <n v="3732"/>
+    <n v="3783"/>
+  </r>
+  <r>
+    <s v="HSPAE127C01"/>
+    <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3481"/>
+  </r>
+  <r>
+    <s v="HSPAE127C01"/>
+    <s v="Emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3476"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M01"/>
     <s v="2021 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="10.7"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M02"/>
     <s v="2021 February"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="11.2"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2021M03"/>
@@ -6211,29 +6356,49 @@
     <s v="2025M11"/>
     <s v="2025 November"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="12.2"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2025M12"/>
     <s v="2025 December"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
     <n v="11.1"/>
   </r>
   <r>
     <s v="HSPAE127C02"/>
     <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
     <s v="2026M01"/>
     <s v="2026 January"/>
     <s v="IE0"/>
     <s v="Ireland"/>
     <s v="%"/>
-    <n v="12.5"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="HSPAE127C02"/>
+    <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2026M02"/>
+    <s v="2026 February"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="HSPAE127C02"/>
+    <s v="Percentage of emergency re-admissions for acute medical conditions to the same hospital within 30 days of discharge"/>
+    <s v="2026M03"/>
+    <s v="2026 March"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="11.7"/>
   </r>
 </pivotCacheRecords>
 </file>