--- v1 (2026-06-13)
+++ v2 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3298e07a0d440e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2262588159242dbbc317db9725093c9.psmdcp" Id="R7e8d716f11a74579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd6ab0f61e2c4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e02421ccd3b8408cab64bfa6783bb8be.psmdcp" Id="R5a3f19c72bd047f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSPAA35</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Prevalence of low birth-weight infants</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>13/02/2024 11:00:00</x:t>
+    <x:t>03/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSPAA35/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSPA</x:t>
   </x:si>
   <x:si>
     <x:t>Health System Performance Assessment (HSPA)</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nikita Ellul</x:t>
   </x:si>
@@ -252,50 +252,56 @@
     <x:t>100</x:t>
   </x:si>
   <x:si>
     <x:t>N4: 4000-4499</x:t>
   </x:si>
   <x:si>
     <x:t>110</x:t>
   </x:si>
   <x:si>
     <x:t>O1: 4500 and Over</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All Births</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2023</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -447,63 +453,67 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="4">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="4">
+      <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C04124V4890" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
       </items>
     </pivotField>
     <pivotField name="Birthweight (grams)" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="12">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -518,52 +528,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H49" totalsRowShown="0">
-  <x:autoFilter ref="A1:H49"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H73" totalsRowShown="0">
+  <x:autoFilter ref="A1:H73"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04124V4890"/>
     <x:tableColumn id="6" name="Birthweight (grams)"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1062,51 +1072,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H49"/>
+  <x:dimension ref="A1:H73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.424911" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2350,50 +2360,674 @@
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0">
         <x:v>60804</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:8">
+      <x:c r="A50" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H50" s="0">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:8">
+      <x:c r="A51" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H51" s="0">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:8">
+      <x:c r="A52" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H52" s="0">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H53" s="0">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H54" s="0">
+        <x:v>663</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H55" s="0">
+        <x:v>2194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H56" s="0">
+        <x:v>7361</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H57" s="0">
+        <x:v>18454</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:8">
+      <x:c r="A58" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H58" s="0">
+        <x:v>18488</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:8">
+      <x:c r="A59" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H59" s="0">
+        <x:v>6139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:8">
+      <x:c r="A60" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H60" s="0">
+        <x:v>802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:8">
+      <x:c r="A61" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H61" s="0">
+        <x:v>54672</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:8">
+      <x:c r="A62" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H62" s="0">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H63" s="0">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H64" s="0">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H65" s="0">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H66" s="0">
+        <x:v>666</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H67" s="0">
+        <x:v>2191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H68" s="0">
+        <x:v>7421</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H69" s="0">
+        <x:v>18796</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G70" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H70" s="0">
+        <x:v>18202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G71" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H71" s="0">
+        <x:v>5997</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G72" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H72" s="0">
+        <x:v>819</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="G73" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H73" s="0">
+        <x:v>54668</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2439,151 +3073,178 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HSPAA35C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Total Births"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="4">
+      <x:sharedItems count="6">
         <x:s v="2009"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
+        <x:s v="2022"/>
+        <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="4">
+      <x:sharedItems count="6">
         <x:s v="2009"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
+        <x:s v="2022"/>
+        <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04124V4890">
       <x:sharedItems count="12">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
         <x:s v="60"/>
         <x:s v="70"/>
         <x:s v="80"/>
         <x:s v="90"/>
         <x:s v="100"/>
         <x:s v="110"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Birthweight (grams)">
       <x:sharedItems count="12">
         <x:s v="L1: 500-749"/>
         <x:s v="L2: 750-999"/>
         <x:s v="L3: 1000-1249"/>
         <x:s v="L4: 1250-1499"/>
         <x:s v="L5: 1500-1999"/>
         <x:s v="L6: 2000-2499"/>
         <x:s v="N1: 2500-2999"/>
         <x:s v="N2: 3000-3499"/>
         <x:s v="N3: 3500-3999"/>
         <x:s v="N4: 4000-4499"/>
         <x:s v="O1: 4500 and Over"/>
         <x:s v="All Births"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="113" maxValue="76012" count="47">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="113" maxValue="76012" count="70">
         <x:n v="161"/>
         <x:n v="166"/>
         <x:n v="181"/>
         <x:n v="274"/>
         <x:n v="909"/>
         <x:n v="2343"/>
         <x:n v="9015"/>
         <x:n v="24633"/>
         <x:n v="26135"/>
         <x:n v="10184"/>
         <x:n v="2008"/>
         <x:n v="76012"/>
         <x:n v="138"/>
         <x:n v="113"/>
         <x:n v="142"/>
         <x:n v="671"/>
         <x:n v="2240"/>
         <x:n v="7474"/>
         <x:n v="19562"/>
         <x:n v="20345"/>
         <x:n v="7501"/>
         <x:n v="1184"/>
         <x:n v="59536"/>
         <x:n v="130"/>
         <x:n v="124"/>
         <x:n v="137"/>
         <x:n v="177"/>
         <x:n v="648"/>
         <x:n v="2079"/>
         <x:n v="6937"/>
         <x:n v="18678"/>
         <x:n v="19835"/>
         <x:n v="7242"/>
         <x:n v="1075"/>
         <x:n v="57062"/>
         <x:n v="172"/>
         <x:n v="119"/>
         <x:n v="136"/>
         <x:n v="188"/>
         <x:n v="697"/>
         <x:n v="2270"/>
         <x:n v="7407"/>
         <x:n v="19987"/>
         <x:n v="20867"/>
         <x:n v="7761"/>
         <x:n v="1200"/>
         <x:n v="60804"/>
+        <x:n v="146"/>
+        <x:n v="118"/>
+        <x:n v="123"/>
+        <x:n v="184"/>
+        <x:n v="663"/>
+        <x:n v="2194"/>
+        <x:n v="7361"/>
+        <x:n v="18454"/>
+        <x:n v="18488"/>
+        <x:n v="6139"/>
+        <x:n v="802"/>
+        <x:n v="54672"/>
+        <x:n v="140"/>
+        <x:n v="126"/>
+        <x:n v="173"/>
+        <x:n v="666"/>
+        <x:n v="2191"/>
+        <x:n v="7421"/>
+        <x:n v="18796"/>
+        <x:n v="18202"/>
+        <x:n v="5997"/>
+        <x:n v="819"/>
+        <x:n v="54668"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSPAA35C01"/>
     <s v="Total Births"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="10"/>
     <s v="L1: 500-749"/>
     <s v="Number"/>
     <n v="161"/>
   </r>
   <r>
     <s v="HSPAA35C01"/>
     <s v="Total Births"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="20"/>
     <s v="L2: 750-999"/>
@@ -3028,27 +3689,267 @@
     <s v="100"/>
     <s v="N4: 4000-4499"/>
     <s v="Number"/>
     <n v="7761"/>
   </r>
   <r>
     <s v="HSPAA35C01"/>
     <s v="Total Births"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="110"/>
     <s v="O1: 4500 and Over"/>
     <s v="Number"/>
     <n v="1200"/>
   </r>
   <r>
     <s v="HSPAA35C01"/>
     <s v="Total Births"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All Births"/>
     <s v="Number"/>
     <n v="60804"/>
   </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="L1: 500-749"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="L2: 750-999"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="L3: 1000-1249"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="L4: 1250-1499"/>
+    <s v="Number"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="L5: 1500-1999"/>
+    <s v="Number"/>
+    <n v="663"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60"/>
+    <s v="L6: 2000-2499"/>
+    <s v="Number"/>
+    <n v="2194"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="70"/>
+    <s v="N1: 2500-2999"/>
+    <s v="Number"/>
+    <n v="7361"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80"/>
+    <s v="N2: 3000-3499"/>
+    <s v="Number"/>
+    <n v="18454"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="90"/>
+    <s v="N3: 3500-3999"/>
+    <s v="Number"/>
+    <n v="18488"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="N4: 4000-4499"/>
+    <s v="Number"/>
+    <n v="6139"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="O1: 4500 and Over"/>
+    <s v="Number"/>
+    <n v="802"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All Births"/>
+    <s v="Number"/>
+    <n v="54672"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="L1: 500-749"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="L2: 750-999"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="L3: 1000-1249"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="L4: 1250-1499"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="L5: 1500-1999"/>
+    <s v="Number"/>
+    <n v="666"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="60"/>
+    <s v="L6: 2000-2499"/>
+    <s v="Number"/>
+    <n v="2191"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="70"/>
+    <s v="N1: 2500-2999"/>
+    <s v="Number"/>
+    <n v="7421"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="80"/>
+    <s v="N2: 3000-3499"/>
+    <s v="Number"/>
+    <n v="18796"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="90"/>
+    <s v="N3: 3500-3999"/>
+    <s v="Number"/>
+    <n v="18202"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="N4: 4000-4499"/>
+    <s v="Number"/>
+    <n v="5997"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="O1: 4500 and Over"/>
+    <s v="Number"/>
+    <n v="819"/>
+  </r>
+  <r>
+    <s v="HSPAA35C01"/>
+    <s v="Total Births"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All Births"/>
+    <s v="Number"/>
+    <n v="54668"/>
+  </r>
 </pivotCacheRecords>
 </file>