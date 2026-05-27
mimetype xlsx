--- v2 (2026-03-25)
+++ v3 (2026-05-27)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1e91c7b5604329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca6e1183d9424fa2a4186984348eb977.psmdcp" Id="Rc759a8d25b4744d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f91f1ed57bb4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b57cdf01330e4cc3a16b9834be2ca498.psmdcp" Id="R92497811bba340b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>