--- v3 (2026-05-27)
+++ v4 (2026-07-17)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f91f1ed57bb4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b57cdf01330e4cc3a16b9834be2ca498.psmdcp" Id="R92497811bba340b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694fb995a0e649d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f61077f8060845d9baf5c52af5168295.psmdcp" Id="R7dbc1af78a3541f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>