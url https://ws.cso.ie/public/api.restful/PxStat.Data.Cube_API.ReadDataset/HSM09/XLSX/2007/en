--- v4 (2026-07-17)
+++ v5 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694fb995a0e649d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f61077f8060845d9baf5c52af5168295.psmdcp" Id="R7dbc1af78a3541f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1c4076b7b874140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aae300e8c16f4f5ba1f52cf6d5254617.psmdcp" Id="Rc6c284c81c1d4f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>House Construction Cost Index</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2021 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The House Building Cost Index monitors labour costs in the construction industry and the cost of building materials. It does not include items such as overheads, profit, interest charges or land development. The labour costs include insurance cover and the building material costs include V.A.T. The type of construction covered is a typical 3 bed-roomed, 2 level local authority house and the index is applied on a national basis. This index is produced by Dublin City Council on behalf of Department of Environment, Heritage and Local Government. Post October 2006:The name change from the House Building Cost Index to the House Construction Cost Index was introduced in October 2006 when the method of assessing the materials sub-index was changed from pricing a basket of materials (representative of a typical 2 storey 3 bedroomed local authority house) to the CSO Table 3 Wholesale Price Index. The new Index does maintains continuity with the old HBCI.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSM09/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSM09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DHPLG</x:t>
   </x:si>
   <x:si>
     <x:t>Housing Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics &amp; Data Analytics Unit</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>housing_Statistics_queries@housing.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -3268,51 +3268,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSM09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.gov.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSM09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.gov.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">