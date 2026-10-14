--- v0 (2026-05-10)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0153b6bc8c4aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1496e3fd96314b2aa536df7814dec87b.psmdcp" Id="R94bc5098efa345e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b036381d8b9450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c85fd7cb1dee46509fdae43ab1316943.psmdcp" Id="Ra55d5722ce764dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HSAA02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of reported non-fatal incidents to workers and non-workers</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>27/04/2026 11:00:00</x:t>
+    <x:t>07/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HSAA02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSAA</x:t>
   </x:si>
   <x:si>
     <x:t>Fatal and Non-Fatal Injury Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Padraig Brock</x:t>
   </x:si>
@@ -7950,52 +7950,52 @@
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H261" s="0" t="s">
-        <x:v>20</x:v>
+      <x:c r="H261" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G262" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H262" s="0">
@@ -8470,52 +8470,52 @@
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H281" s="0" t="s">
-        <x:v>20</x:v>
+      <x:c r="H281" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H282" s="0">
@@ -8783,51 +8783,51 @@
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H293" s="0">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G294" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H294" s="0">
@@ -8990,52 +8990,52 @@
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="H301" s="0" t="s">
-        <x:v>20</x:v>
+      <x:c r="H301" s="0">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H302" s="0">
@@ -10057,389 +10057,389 @@
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>2417</x:v>
+        <x:v>2443</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H343" s="0">
-        <x:v>1487</x:v>
+        <x:v>1521</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H344" s="0">
-        <x:v>1152</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H345" s="0">
-        <x:v>1124</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:8">
       <x:c r="A346" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G346" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H346" s="0">
-        <x:v>870</x:v>
+        <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H348" s="0">
-        <x:v>751</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:8">
       <x:c r="A349" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H349" s="0">
-        <x:v>519</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>284</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H351" s="0">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H352" s="0">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H353" s="0">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H354" s="0">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H355" s="0">
-        <x:v>125</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:8">
       <x:c r="A356" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G356" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H356" s="0">
@@ -10447,77 +10447,77 @@
       </x:c>
     </x:row>
     <x:row r="357" spans="1:8">
       <x:c r="A357" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H357" s="0">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:8">
       <x:c r="A358" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G358" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H358" s="0">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:8">
       <x:c r="A359" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H359" s="0">
@@ -10525,51 +10525,51 @@
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H361" s="0">
@@ -10718,51 +10718,51 @@
         <x:s v="Transportation and storage (H)"/>
         <x:s v="Public administration and defence; compulsory social security (O)"/>
         <x:s v="Construction (F)"/>
         <x:s v="Education (P)"/>
         <x:s v="Administrative and support service activities (N)"/>
         <x:s v="Other service activities (S)"/>
         <x:s v="Professional, scientific and technical activities (M)"/>
         <x:s v="Water supply; sewerage, waste management and remediation activities (E)"/>
         <x:s v="Accommodation and food service activities (I)"/>
         <x:s v="Agriculture, forestry and fishing (A)"/>
         <x:s v="Financial and insurance activities (K)"/>
         <x:s v="Information and communication (J)"/>
         <x:s v="Mining and quarrying (B)"/>
         <x:s v="Real estate activities (L)"/>
         <x:s v="Arts, entertainment and recreation (R)"/>
         <x:s v="Electricity, gas, steam and air conditioning supply (D)"/>
         <x:s v="Unknown"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2417" count="206">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="2443" count="208">
         <x:n v="1939"/>
         <x:n v="1560"/>
         <x:n v="1022"/>
         <x:n v="892"/>
         <x:n v="896"/>
         <x:n v="832"/>
         <x:n v="283"/>
         <x:n v="422"/>
         <x:n v="167"/>
         <x:n v="97"/>
         <x:n v="163"/>
         <x:n v="228"/>
         <x:n v="118"/>
         <x:n v="79"/>
         <x:n v="81"/>
         <x:n v="34"/>
         <x:n v="40"/>
         <x:n v="38"/>
         <x:n v="42"/>
         <x:s v=""/>
         <x:n v="1782"/>
         <x:n v="1352"/>
         <x:n v="944"/>
         <x:n v="591"/>
         <x:n v="698"/>
@@ -10885,89 +10885,91 @@
         <x:n v="254"/>
         <x:n v="119"/>
         <x:n v="86"/>
         <x:n v="82"/>
         <x:n v="1798"/>
         <x:n v="1360"/>
         <x:n v="1075"/>
         <x:n v="625"/>
         <x:n v="702"/>
         <x:n v="756"/>
         <x:n v="214"/>
         <x:n v="313"/>
         <x:n v="125"/>
         <x:n v="104"/>
         <x:n v="109"/>
         <x:n v="140"/>
         <x:n v="35"/>
         <x:n v="1901"/>
         <x:n v="1660"/>
         <x:n v="1149"/>
         <x:n v="784"/>
         <x:n v="680"/>
         <x:n v="794"/>
         <x:n v="229"/>
         <x:n v="398"/>
-        <x:n v="94"/>
         <x:n v="72"/>
         <x:n v="2085"/>
         <x:n v="1522"/>
         <x:n v="1042"/>
         <x:n v="909"/>
         <x:n v="786"/>
         <x:n v="438"/>
         <x:n v="436"/>
         <x:n v="138"/>
         <x:n v="157"/>
         <x:n v="83"/>
         <x:n v="60"/>
         <x:n v="68"/>
         <x:n v="2328"/>
         <x:n v="1554"/>
         <x:n v="1107"/>
         <x:n v="1043"/>
         <x:n v="885"/>
         <x:n v="835"/>
         <x:n v="719"/>
         <x:n v="548"/>
         <x:n v="148"/>
         <x:n v="139"/>
         <x:n v="110"/>
         <x:n v="87"/>
         <x:n v="93"/>
         <x:n v="32"/>
         <x:n v="65"/>
-        <x:n v="2417"/>
-[...8 lines deleted...]
-        <x:n v="189"/>
+        <x:n v="2443"/>
+        <x:n v="1521"/>
+        <x:n v="1160"/>
+        <x:n v="1114"/>
+        <x:n v="931"/>
+        <x:n v="770"/>
+        <x:n v="502"/>
+        <x:n v="217"/>
+        <x:n v="181"/>
+        <x:n v="170"/>
+        <x:n v="161"/>
+        <x:n v="135"/>
+        <x:n v="49"/>
         <x:n v="45"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HSAA02C01"/>
     <s v="Number of reported non-fatal incidents to workers"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="Q"/>
     <s v="Human health and social work activities (Q)"/>
     <s v="Number"/>
     <n v="1939"/>
   </r>
   <r>
     <s v="HSAA02C01"/>
     <s v="Number of reported non-fatal incidents to workers"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="C"/>
@@ -13531,51 +13533,51 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Number"/>
     <n v="56"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="X"/>
     <s v="Unknown"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="0"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="Q"/>
     <s v="Human health and social work activities (Q)"/>
     <s v="Number"/>
     <n v="1798"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Number"/>
     <n v="1360"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2020"/>
@@ -13731,51 +13733,51 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Number"/>
     <n v="33"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Number"/>
     <n v="33"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="X"/>
     <s v="Unknown"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="0"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="Q"/>
     <s v="Human health and social work activities (Q)"/>
     <s v="Number"/>
     <n v="1901"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Number"/>
     <n v="1660"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
@@ -13851,51 +13853,51 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="M"/>
     <s v="Professional, scientific and technical activities (M)"/>
     <s v="Number"/>
     <n v="81"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="E"/>
     <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
     <s v="Number"/>
     <n v="109"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Number"/>
-    <n v="94"/>
+    <n v="95"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Number"/>
     <n v="134"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Number"/>
     <n v="42"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
@@ -13931,51 +13933,51 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Number"/>
     <n v="38"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Number"/>
     <n v="40"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="X"/>
     <s v="Unknown"/>
     <s v="Number"/>
-    <s v=""/>
+    <n v="0"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="Q"/>
     <s v="Human health and social work activities (Q)"/>
     <s v="Number"/>
     <n v="2085"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Number"/>
     <n v="1522"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2022"/>
@@ -14341,219 +14343,219 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Number"/>
     <n v="65"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="X"/>
     <s v="Unknown"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="Q"/>
     <s v="Human health and social work activities (Q)"/>
     <s v="Number"/>
-    <n v="2417"/>
+    <n v="2443"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="C"/>
     <s v="Manufacturing (C)"/>
     <s v="Number"/>
-    <n v="1487"/>
+    <n v="1521"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="G"/>
     <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
     <s v="Number"/>
-    <n v="1152"/>
+    <n v="1160"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="H"/>
     <s v="Transportation and storage (H)"/>
     <s v="Number"/>
-    <n v="1124"/>
+    <n v="1114"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="O"/>
     <s v="Public administration and defence; compulsory social security (O)"/>
     <s v="Number"/>
-    <n v="870"/>
+    <n v="931"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="F"/>
     <s v="Construction (F)"/>
     <s v="Number"/>
-    <n v="767"/>
+    <n v="770"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="P"/>
     <s v="Education (P)"/>
     <s v="Number"/>
-    <n v="751"/>
+    <n v="745"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="N"/>
     <s v="Administrative and support service activities (N)"/>
     <s v="Number"/>
-    <n v="519"/>
+    <n v="502"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="S"/>
     <s v="Other service activities (S)"/>
     <s v="Number"/>
-    <n v="284"/>
+    <n v="217"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="M"/>
     <s v="Professional, scientific and technical activities (M)"/>
     <s v="Number"/>
-    <n v="189"/>
+    <n v="181"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="E"/>
     <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
     <s v="Number"/>
-    <n v="173"/>
+    <n v="170"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="I"/>
     <s v="Accommodation and food service activities (I)"/>
     <s v="Number"/>
-    <n v="165"/>
+    <n v="161"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="A"/>
     <s v="Agriculture, forestry and fishing (A)"/>
     <s v="Number"/>
-    <n v="136"/>
+    <n v="135"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="K"/>
     <s v="Financial and insurance activities (K)"/>
     <s v="Number"/>
-    <n v="125"/>
+    <n v="119"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="J"/>
     <s v="Information and communication (J)"/>
     <s v="Number"/>
     <n v="78"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="B"/>
     <s v="Mining and quarrying (B)"/>
     <s v="Number"/>
-    <n v="51"/>
+    <n v="49"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="L"/>
     <s v="Real estate activities (L)"/>
     <s v="Number"/>
-    <n v="50"/>
+    <n v="45"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="R"/>
     <s v="Arts, entertainment and recreation (R)"/>
     <s v="Number"/>
     <n v="45"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="D"/>
     <s v="Electricity, gas, steam and air conditioning supply (D)"/>
     <s v="Number"/>
-    <n v="42"/>
+    <n v="40"/>
   </r>
   <r>
     <s v="HSAA02C03"/>
     <s v="All reported non-fatal incidents"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="X"/>
     <s v="Unknown"/>
     <s v="Number"/>
     <n v="10"/>
   </r>
 </pivotCacheRecords>
 </file>