--- v1 (2026-02-22)
+++ v2 (2026-04-17)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7684611926ab4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b35ef2e9d1f485b8a0c0c67f3b44a10.psmdcp" Id="R7b27f5bb26524c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ebb0a82af14910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc38491fda8e40d9a86c49c86cc3baad.psmdcp" Id="R1f33cd4fbe174769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>