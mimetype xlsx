--- v2 (2026-04-17)
+++ v3 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ebb0a82af14910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc38491fda8e40d9a86c49c86cc3baad.psmdcp" Id="R1f33cd4fbe174769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf287aba34f4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8f7c9a4acb04c73952a5f0cb1200479.psmdcp" Id="Rfa99b431fc18477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>