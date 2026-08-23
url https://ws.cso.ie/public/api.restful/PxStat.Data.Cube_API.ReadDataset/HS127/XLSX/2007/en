--- v3 (2026-07-08)
+++ v4 (2026-08-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf287aba34f4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8f7c9a4acb04c73952a5f0cb1200479.psmdcp" Id="Rfa99b431fc18477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb25446bafd4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/523b6dde83394b21b1a9ecac8adf72aa.psmdcp" Id="R4bc71a176c3c4de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>