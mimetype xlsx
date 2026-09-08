--- v0 (2026-07-08)
+++ v1 (2026-09-08)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra653fdb31cdf4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9457d239593f4911b743e242308a35cc.psmdcp" Id="Ra0bc804063ab4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad73203a16204329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2ec49c5280a4afb846af21dde863ab8.psmdcp" Id="Re31c548c8a3b43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HRD28</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Additional disabilities among adults with an intellectual disability (ID) as a primary disability, NASS</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>07/08/2025 11:00:00</x:t>
+    <x:t>02/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Note: more than one additional disability may be recorded for a person and as a result, total percentages may add up to more than 100.&lt;br&gt;Source: National Ability Supports System (NASS), Health Research Board&lt;br&gt;© Health Research Board 2024</x:t>
+    <x:t>Note: more than one additional disability may be recorded for a person and as a result, total percentages may add up to more than 100.&lt;br&gt;Source: National Ability Supports System (NASS), Health Research Board&lt;br&gt;© Health Research Board 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HRD28/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HRBADS</x:t>
   </x:si>
   <x:si>
     <x:t>Adult Disability Services</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Michael O'Sullivan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -236,51 +236,63 @@
   <x:si>
     <x:t>160</x:t>
   </x:si>
   <x:si>
     <x:t>Mental health</x:t>
   </x:si>
   <x:si>
     <x:t>110</x:t>
   </x:si>
   <x:si>
     <x:t>Neurological disability</x:t>
   </x:si>
   <x:si>
     <x:t>170</x:t>
   </x:si>
   <x:si>
     <x:t>Specific learning difficulty (other than intellectual)</x:t>
   </x:si>
   <x:si>
     <x:t>155</x:t>
   </x:si>
   <x:si>
     <x:t>Deaf and blind (dual sensory)</x:t>
   </x:si>
   <x:si>
+    <x:t>200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No additional disability</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>HRD28C02</x:t>
   </x:si>
   <x:si>
     <x:t>Additional disabilities among adults with an intellectual disability as a percentage</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -443,115 +455,119 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C04389V05172" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+      <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Additional disabilities" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+      <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H41" totalsRowShown="0">
-  <x:autoFilter ref="A1:H41"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H67" totalsRowShown="0">
+  <x:autoFilter ref="A1:H67"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04389V05172"/>
     <x:tableColumn id="6" name="Additional disabilities"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1052,51 +1068,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H41"/>
+  <x:dimension ref="A1:H67"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="73.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="50.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1362,820 +1378,1496 @@
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="H12" s="0">
-        <x:v>19261</x:v>
+      <x:c r="H12" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>3475</x:v>
+        <x:v>19261</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>2890</x:v>
+        <x:v>3475</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
-        <x:v>2129</x:v>
+        <x:v>2890</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
-        <x:v>1278</x:v>
+        <x:v>2129</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>955</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>1223</x:v>
+        <x:v>955</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>916</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>116</x:v>
+        <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>29</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>100</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="B23" s="0" t="s">
+      <x:c r="G23" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>14.3</x:v>
+        <x:v>19490</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>9.4</x:v>
+        <x:v>3508</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>6.5</x:v>
+        <x:v>3009</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>4.9</x:v>
+        <x:v>2363</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>5.3</x:v>
+        <x:v>1303</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>3.6</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>0.6</x:v>
+        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>0.2</x:v>
+        <x:v>1004</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>100</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="B34" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>15</x:v>
+        <x:v>5849</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>11.1</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>6.6</x:v>
+        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>5</x:v>
+        <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>6.3</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>4.8</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>0.6</x:v>
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H41" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H42" s="0">
+        <x:v>3.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H43" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H44" s="0">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="B41" s="0" t="s">
+      <x:c r="G45" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C41" s="0" t="s">
+    </x:row>
+    <x:row r="46" spans="1:8">
+      <x:c r="A46" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H46" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:8">
+      <x:c r="A47" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H47" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:8">
+      <x:c r="A48" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H48" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:8">
+      <x:c r="A49" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H49" s="0">
+        <x:v>11.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:8">
+      <x:c r="A50" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H50" s="0">
+        <x:v>6.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:8">
+      <x:c r="A51" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H51" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:8">
+      <x:c r="A52" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H52" s="0">
+        <x:v>6.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H53" s="0">
+        <x:v>4.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H54" s="0">
+        <x:v>0.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H55" s="0">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D41" s="0" t="s">
+      <x:c r="F56" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H56" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H57" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:8">
+      <x:c r="A58" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H58" s="0">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:8">
+      <x:c r="A59" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H59" s="0">
+        <x:v>15.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:8">
+      <x:c r="A60" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H60" s="0">
+        <x:v>12.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:8">
+      <x:c r="A61" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H61" s="0">
+        <x:v>6.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:8">
+      <x:c r="A62" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H62" s="0">
+        <x:v>4.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H63" s="0">
+        <x:v>6.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H64" s="0">
+        <x:v>5.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G65" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H65" s="0">
+        <x:v>0.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H66" s="0">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E41" s="0" t="s">
-[...9 lines deleted...]
-        <x:v>0.2</x:v>
+      <x:c r="F67" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H67" s="0">
+        <x:v>30</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2223,134 +2915,156 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="HRD28C01"/>
         <x:s v="HRD28C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Additional disabilities among adults with an intellectual disability"/>
         <x:s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04389V05172">
-      <x:sharedItems count="10">
+      <x:sharedItems count="11">
         <x:s v="-"/>
         <x:s v="130"/>
         <x:s v="180"/>
         <x:s v="120"/>
         <x:s v="140"/>
         <x:s v="150"/>
         <x:s v="160"/>
         <x:s v="110"/>
         <x:s v="170"/>
         <x:s v="155"/>
+        <x:s v="200"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Additional disabilities">
-      <x:sharedItems count="10">
+      <x:sharedItems count="11">
         <x:s v="Total adults on National Ability Supports System (NASS)"/>
         <x:s v="Physical disability"/>
         <x:s v="Difficulty with speech and/or language"/>
         <x:s v="Autism"/>
         <x:s v="Visual impairment"/>
         <x:s v="Hard of hearing/deafness"/>
         <x:s v="Mental health"/>
         <x:s v="Neurological disability"/>
         <x:s v="Specific learning difficulty (other than intellectual)"/>
         <x:s v="Deaf and blind (dual sensory)"/>
+        <x:s v="No additional disability"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Number"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.2" maxValue="19261" count="37">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="0.2" maxValue="19490" count="55">
         <x:n v="18874"/>
         <x:n v="3278"/>
         <x:n v="2698"/>
         <x:n v="1774"/>
         <x:n v="1225"/>
         <x:n v="918"/>
         <x:n v="998"/>
         <x:n v="678"/>
         <x:n v="110"/>
         <x:n v="33"/>
+        <x:s v=""/>
         <x:n v="19261"/>
         <x:n v="3475"/>
         <x:n v="2890"/>
         <x:n v="2129"/>
         <x:n v="1278"/>
         <x:n v="955"/>
         <x:n v="1223"/>
         <x:n v="916"/>
         <x:n v="116"/>
         <x:n v="29"/>
+        <x:n v="19490"/>
+        <x:n v="3508"/>
+        <x:n v="3009"/>
+        <x:n v="2363"/>
+        <x:n v="1303"/>
+        <x:n v="950"/>
+        <x:n v="1334"/>
+        <x:n v="1004"/>
+        <x:n v="137"/>
+        <x:n v="5849"/>
         <x:n v="100"/>
         <x:n v="17.4"/>
         <x:n v="14.3"/>
         <x:n v="9.4"/>
         <x:n v="6.5"/>
         <x:n v="4.9"/>
         <x:n v="5.3"/>
         <x:n v="3.6"/>
         <x:n v="0.6"/>
         <x:n v="0.2"/>
         <x:n v="18"/>
         <x:n v="15"/>
         <x:n v="11.1"/>
         <x:n v="6.6"/>
         <x:n v="5"/>
         <x:n v="6.3"/>
         <x:n v="4.8"/>
+        <x:n v="15.4"/>
+        <x:n v="12.1"/>
+        <x:n v="6.7"/>
+        <x:n v="6.8"/>
+        <x:n v="5.2"/>
+        <x:n v="0.7"/>
+        <x:n v="30"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total adults on National Ability Supports System (NASS)"/>
     <s v="Number"/>
     <n v="18874"/>
   </r>
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="130"/>
     <s v="Physical disability"/>
@@ -2418,50 +3132,60 @@
     <n v="678"/>
   </r>
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="170"/>
     <s v="Specific learning difficulty (other than intellectual)"/>
     <s v="Number"/>
     <n v="110"/>
   </r>
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="155"/>
     <s v="Deaf and blind (dual sensory)"/>
     <s v="Number"/>
     <n v="33"/>
   </r>
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="200"/>
+    <s v="No additional disability"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total adults on National Ability Supports System (NASS)"/>
     <s v="Number"/>
     <n v="19261"/>
   </r>
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="130"/>
     <s v="Physical disability"/>
     <s v="Number"/>
     <n v="3475"/>
   </r>
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="180"/>
     <s v="Difficulty with speech and/or language"/>
     <s v="Number"/>
@@ -2516,50 +3240,170 @@
     <s v="Neurological disability"/>
     <s v="Number"/>
     <n v="916"/>
   </r>
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="170"/>
     <s v="Specific learning difficulty (other than intellectual)"/>
     <s v="Number"/>
     <n v="116"/>
   </r>
   <r>
     <s v="HRD28C01"/>
     <s v="Additional disabilities among adults with an intellectual disability"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="155"/>
     <s v="Deaf and blind (dual sensory)"/>
     <s v="Number"/>
     <n v="29"/>
   </r>
   <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="200"/>
+    <s v="No additional disability"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total adults on National Ability Supports System (NASS)"/>
+    <s v="Number"/>
+    <n v="19490"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="130"/>
+    <s v="Physical disability"/>
+    <s v="Number"/>
+    <n v="3508"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="180"/>
+    <s v="Difficulty with speech and/or language"/>
+    <s v="Number"/>
+    <n v="3009"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="120"/>
+    <s v="Autism"/>
+    <s v="Number"/>
+    <n v="2363"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="140"/>
+    <s v="Visual impairment"/>
+    <s v="Number"/>
+    <n v="1303"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="150"/>
+    <s v="Hard of hearing/deafness"/>
+    <s v="Number"/>
+    <n v="950"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="160"/>
+    <s v="Mental health"/>
+    <s v="Number"/>
+    <n v="1334"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="110"/>
+    <s v="Neurological disability"/>
+    <s v="Number"/>
+    <n v="1004"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="170"/>
+    <s v="Specific learning difficulty (other than intellectual)"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="155"/>
+    <s v="Deaf and blind (dual sensory)"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="HRD28C01"/>
+    <s v="Additional disabilities among adults with an intellectual disability"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="200"/>
+    <s v="No additional disability"/>
+    <s v="Number"/>
+    <n v="5849"/>
+  </r>
+  <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="Total adults on National Ability Supports System (NASS)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="130"/>
     <s v="Physical disability"/>
     <s v="%"/>
     <n v="17.4"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="180"/>
@@ -2618,50 +3462,60 @@
     <n v="3.6"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="170"/>
     <s v="Specific learning difficulty (other than intellectual)"/>
     <s v="%"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="155"/>
     <s v="Deaf and blind (dual sensory)"/>
     <s v="%"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="200"/>
+    <s v="No additional disability"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="Total adults on National Ability Supports System (NASS)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="130"/>
     <s v="Physical disability"/>
     <s v="%"/>
     <n v="18"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="180"/>
     <s v="Difficulty with speech and/or language"/>
     <s v="%"/>
@@ -2715,27 +3569,147 @@
     <s v="110"/>
     <s v="Neurological disability"/>
     <s v="%"/>
     <n v="4.8"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="170"/>
     <s v="Specific learning difficulty (other than intellectual)"/>
     <s v="%"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="HRD28C02"/>
     <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="155"/>
     <s v="Deaf and blind (dual sensory)"/>
     <s v="%"/>
     <n v="0.2"/>
   </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="200"/>
+    <s v="No additional disability"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="Total adults on National Ability Supports System (NASS)"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="130"/>
+    <s v="Physical disability"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="180"/>
+    <s v="Difficulty with speech and/or language"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="120"/>
+    <s v="Autism"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="140"/>
+    <s v="Visual impairment"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="150"/>
+    <s v="Hard of hearing/deafness"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="160"/>
+    <s v="Mental health"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="110"/>
+    <s v="Neurological disability"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="170"/>
+    <s v="Specific learning difficulty (other than intellectual)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="155"/>
+    <s v="Deaf and blind (dual sensory)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="HRD28C02"/>
+    <s v="Additional disabilities among adults with an intellectual disability as a percentage"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="200"/>
+    <s v="No additional disability"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
 </pivotCacheRecords>
 </file>