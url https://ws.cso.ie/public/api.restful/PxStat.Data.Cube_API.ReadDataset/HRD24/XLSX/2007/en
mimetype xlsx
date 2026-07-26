--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb260131ff0a64600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417c92f946a14a7fabd195357486b821.psmdcp" Id="R69932fce5ba04478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f67d69d6f5b46d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a22d99cb531436ea3d748e551f9c6e0.psmdcp" Id="R8d74c79af71f41eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HRD24</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of adults in disability services in Community Health Organisations (CHO's) 1 to 9</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>8/7/2025 11:00:00 AM</x:t>
+    <x:t>07/08/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Source: National Ability Supports System (NASS), Health Research Board&lt;br&gt;© Health Research Board 2024</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HRD24/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HRBADS</x:t>
   </x:si>
   <x:si>
     <x:t>Adult Disability Services</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -484,331 +484,162 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...279 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03332V04019" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Community Healthcare Organisations" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L649" totalsRowShown="0">
   <x:autoFilter ref="A1:L649"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03332V04019"/>
     <x:tableColumn id="6" name="Community Healthcare Organisations"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C02076V03371"/>
     <x:tableColumn id="10" name="Age Group"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1081,51 +912,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HRD24/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hrb.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1314,51 +1145,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L649"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="70.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="78.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="16.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -26012,51 +25843,51 @@
       <x:c r="I649" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L649" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -26073,51 +25904,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L649" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="HRD24C01"/>
         <x:s v="HRD24C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Number of adults in disability services in Community Health Organisations"/>
         <x:s v="Percentage of adults in disability services in Community Health Organisations"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
@@ -26659,27 +26490,9100 @@
         <x:n v="42.6"/>
         <x:n v="19.7"/>
         <x:n v="26.7"/>
         <x:n v="32.7"/>
         <x:n v="57.1"/>
         <x:n v="7.3"/>
         <x:n v="16.1"/>
         <x:n v="42.9"/>
         <x:n v="21.4"/>
         <x:n v="34.4"/>
         <x:n v="17.6"/>
         <x:n v="2.8"/>
         <x:n v="53.7"/>
         <x:n v="9"/>
         <x:n v="16.6"/>
         <x:n v="46.3"/>
         <x:n v="22.9"/>
         <x:n v="34.2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="367"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="660"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1713"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="740"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="391"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1830"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="383"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="684"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1400"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="663"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="413"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3543"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="324"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="618"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1746"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="608"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1553"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="534"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="826"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1226"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3299"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="318"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="528"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1401"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="292"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="552"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1331"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="385"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1080"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="464"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2732"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="712"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="899"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1024"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3227"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="361"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="880"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="384"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2388"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="1073"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="1424"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1904"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="756"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="5615"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="401"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="457"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="577"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1742"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="234"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="380"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="555"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1509"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="837"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1132"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="466"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3251"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="987"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="811"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="657"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1798"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="432"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="560"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="636"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="229"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1960"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="399"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1480"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="652"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="959"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1142"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3440"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="541"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="725"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="305"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2189"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="271"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="631"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="264"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1664"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="916"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1356"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="569"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3853"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="473"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="590"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="719"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2205"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="389"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="724"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="409"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1962"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="712"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="979"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1443"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="722"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="4167"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="426"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="701"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1910"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="351"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="802"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="402"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1966"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="519"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="777"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1503"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="705"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3876"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="512"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="653"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1851"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="637"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="552"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="876"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1290"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="482"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3485"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="347"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="569"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1526"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="607"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1452"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="405"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="657"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1176"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2978"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="818"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="961"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1050"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="396"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3468"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="572"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="905"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="271"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2563"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="1241"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="1533"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1955"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="788"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="514"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="6031"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="536"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="534"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="626"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2030"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="277"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="586"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1686"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="813"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="954"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1212"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="523"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3716"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="355"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1007"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="312"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="812"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="523"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="667"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1819"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="507"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="716"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="264"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2253"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="267"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="569"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1672"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="774"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="1049"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1285"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="510"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="3925"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="591"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="594"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2390"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="403"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="672"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="277"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="1793"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="897"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="997"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1441"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="4183"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="500"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="648"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="817"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="395"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2489"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="416"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="476"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="2150"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="Number"/>
+    <n v="762"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="Number"/>
+    <n v="1064"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="Number"/>
+    <n v="1586"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="Number"/>
+    <n v="356"/>
+  </r>
+  <r>
+    <s v="HRD24C01"/>
+    <s v="Number of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Number"/>
+    <n v="4639"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="52.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="47.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="57.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="42.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="33.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="45.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="36.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="56.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="43.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="35.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="52.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="47.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="34.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="49.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="50.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="CHO 1 - Donegal, Sligo, Leitrim, Cavan and Monaghan"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="53.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="46.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="CHO 2 - Galway, Roscommon and Mayo"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="51.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="48.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="CHO 3 - Limerick, Clare and North Tipperary"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="57.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="42.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="CHO 4 - Cork and Kerry"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="54.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="45.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="CHO 5 - South Tipperary, Carlow, Kilkenny, Waterford and Wexford"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="55.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="44.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="36.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="CHO 6 - Wicklow and Dublin South East"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="57.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="42.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="CHO 7 - Kildare, West Wicklow, Dublin West, Dublin South City and Dublin South West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="57.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="34.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="CHO 8 - Laois, Offaly, Longford, Westmeath, Louth and Meath"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="46.3"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="350"/>
+    <s v="18 - 24 years"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="416"/>
+    <s v="25 - 39 years"/>
+    <s v="%"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="4801"/>
+    <s v="40 - 59 years"/>
+    <s v="%"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="555"/>
+    <s v="60 - 69 years"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="590"/>
+    <s v="70 years and over"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="HRD24C02"/>
+    <s v="Percentage of adults in disability services in Community Health Organisations"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="09"/>
+    <s v="CHO 9 - Dublin North, Dublin North Central and Dublin North West"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>