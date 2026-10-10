--- v0 (2026-03-29)
+++ v1 (2026-10-10)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc2593dfe094f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88dee82a1a8e47a792697d6394a398f1.psmdcp" Id="R5bb9a23617204887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0602c3a374b246ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ec4abaa81af4fa78339600f889513d1.psmdcp" Id="R57c96feef08c4c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HRD14</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Current adult day services recorded on NASS</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>07/08/2025 11:00:00</x:t>
+    <x:t>02/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Note that an individual may be in receipt of more than one service listed in the table.&lt;br&gt;Source: National Ability Supports System (NASS), Health Research Board&lt;br&gt;© Health Research Board 2024</x:t>
+    <x:t>Note that an individual may be in receipt of more than one service listed in the table.&lt;br&gt;Source: National Ability Supports System (NASS), Health Research Board&lt;br&gt;© Health Research Board 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HRD14/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HRBADS</x:t>
   </x:si>
   <x:si>
     <x:t>Adult Disability Services</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Michael O'Sullivan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -195,50 +195,53 @@
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>510</x:t>
   </x:si>
   <x:si>
     <x:t>Adults accessing day programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>520</x:t>
   </x:si>
   <x:si>
     <x:t>Adults accessing rehabilitative training</x:t>
   </x:si>
   <x:si>
     <x:t>550</x:t>
   </x:si>
   <x:si>
     <x:t>Total number of adults accessing day programmes &amp; rehabilitative training</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>HRD14C02</x:t>
   </x:si>
   <x:si>
     <x:t>Enhancement required</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -398,101 +401,103 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C04372V05153" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Adult Day Services" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H13" totalsRowShown="0">
-  <x:autoFilter ref="A1:H13"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H19" totalsRowShown="0">
+  <x:autoFilter ref="A1:H19"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04372V05153"/>
     <x:tableColumn id="6" name="Adult Day Services"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -993,51 +998,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H13"/>
+  <x:dimension ref="A1:H19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="67.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1193,202 +1198,358 @@
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>20796</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>3468</x:v>
+        <x:v>19390</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B9" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>303</x:v>
+        <x:v>1833</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B10" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
-        <x:v>3751</x:v>
+        <x:v>20717</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>3306</x:v>
+        <x:v>3468</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
-        <x:v>248</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
+        <x:v>3751</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:8">
+      <x:c r="A14" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H14" s="0">
+        <x:v>3306</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:8">
+      <x:c r="A15" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H15" s="0">
+        <x:v>248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8">
+      <x:c r="A16" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H16" s="0">
         <x:v>3549</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:8">
+      <x:c r="A17" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H17" s="0">
+        <x:v>3267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:8">
+      <x:c r="A18" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H18" s="0">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:8">
+      <x:c r="A19" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H19" s="0">
+        <x:v>3426</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1436,94 +1597,102 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="HRD14C01"/>
         <x:s v="HRD14C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Current services"/>
         <x:s v="Enhancement required"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04372V05153">
       <x:sharedItems count="3">
         <x:s v="510"/>
         <x:s v="520"/>
         <x:s v="550"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Adult Day Services">
       <x:sharedItems count="3">
         <x:s v="Adults accessing day programmes"/>
         <x:s v="Adults accessing rehabilitative training"/>
         <x:s v="Total number of adults accessing day programmes &amp; rehabilitative training"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="248" maxValue="20796" count="12">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="197" maxValue="20796" count="18">
         <x:n v="17752"/>
         <x:n v="1917"/>
         <x:n v="19453"/>
         <x:n v="18976"/>
         <x:n v="2015"/>
         <x:n v="20796"/>
+        <x:n v="19390"/>
+        <x:n v="1833"/>
+        <x:n v="20717"/>
         <x:n v="3468"/>
         <x:n v="303"/>
         <x:n v="3751"/>
         <x:n v="3306"/>
         <x:n v="248"/>
         <x:n v="3549"/>
+        <x:n v="3267"/>
+        <x:n v="197"/>
+        <x:n v="3426"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HRD14C01"/>
     <s v="Current services"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="510"/>
     <s v="Adults accessing day programmes"/>
     <s v="Number"/>
     <n v="17752"/>
   </r>
   <r>
     <s v="HRD14C01"/>
     <s v="Current services"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="520"/>
     <s v="Adults accessing rehabilitative training"/>
@@ -1549,50 +1718,80 @@
     <s v="Adults accessing day programmes"/>
     <s v="Number"/>
     <n v="18976"/>
   </r>
   <r>
     <s v="HRD14C01"/>
     <s v="Current services"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="520"/>
     <s v="Adults accessing rehabilitative training"/>
     <s v="Number"/>
     <n v="2015"/>
   </r>
   <r>
     <s v="HRD14C01"/>
     <s v="Current services"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="550"/>
     <s v="Total number of adults accessing day programmes &amp; rehabilitative training"/>
     <s v="Number"/>
     <n v="20796"/>
   </r>
   <r>
+    <s v="HRD14C01"/>
+    <s v="Current services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="510"/>
+    <s v="Adults accessing day programmes"/>
+    <s v="Number"/>
+    <n v="19390"/>
+  </r>
+  <r>
+    <s v="HRD14C01"/>
+    <s v="Current services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="520"/>
+    <s v="Adults accessing rehabilitative training"/>
+    <s v="Number"/>
+    <n v="1833"/>
+  </r>
+  <r>
+    <s v="HRD14C01"/>
+    <s v="Current services"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="Total number of adults accessing day programmes &amp; rehabilitative training"/>
+    <s v="Number"/>
+    <n v="20717"/>
+  </r>
+  <r>
     <s v="HRD14C02"/>
     <s v="Enhancement required"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="510"/>
     <s v="Adults accessing day programmes"/>
     <s v="Number"/>
     <n v="3468"/>
   </r>
   <r>
     <s v="HRD14C02"/>
     <s v="Enhancement required"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="520"/>
     <s v="Adults accessing rehabilitative training"/>
     <s v="Number"/>
     <n v="303"/>
   </r>
   <r>
     <s v="HRD14C02"/>
     <s v="Enhancement required"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="550"/>
@@ -1608,27 +1807,57 @@
     <s v="510"/>
     <s v="Adults accessing day programmes"/>
     <s v="Number"/>
     <n v="3306"/>
   </r>
   <r>
     <s v="HRD14C02"/>
     <s v="Enhancement required"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="520"/>
     <s v="Adults accessing rehabilitative training"/>
     <s v="Number"/>
     <n v="248"/>
   </r>
   <r>
     <s v="HRD14C02"/>
     <s v="Enhancement required"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="550"/>
     <s v="Total number of adults accessing day programmes &amp; rehabilitative training"/>
     <s v="Number"/>
     <n v="3549"/>
   </r>
+  <r>
+    <s v="HRD14C02"/>
+    <s v="Enhancement required"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="510"/>
+    <s v="Adults accessing day programmes"/>
+    <s v="Number"/>
+    <n v="3267"/>
+  </r>
+  <r>
+    <s v="HRD14C02"/>
+    <s v="Enhancement required"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="520"/>
+    <s v="Adults accessing rehabilitative training"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="HRD14C02"/>
+    <s v="Enhancement required"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="550"/>
+    <s v="Total number of adults accessing day programmes &amp; rehabilitative training"/>
+    <s v="Number"/>
+    <n v="3426"/>
+  </r>
 </pivotCacheRecords>
 </file>