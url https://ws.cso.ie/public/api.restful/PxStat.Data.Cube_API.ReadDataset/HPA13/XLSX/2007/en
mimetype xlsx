--- v1 (2026-03-12)
+++ v2 (2026-05-15)
@@ -1,133 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd718d3d3bd8a4265" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26dc707546e348ef9efeb655337c119b.psmdcp" Id="R8dfbe21cf32c4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a02e7132c410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/471d9f14ae3a4d4a8f63acb365faa7be.psmdcp" Id="Rf8996973922c42fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HPA13</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Residential Property Price Index</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/02/2026 11:00:00</x:t>
+    <x:t>13/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HPA13/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RPPI</x:t>
   </x:si>
   <x:si>
     <x:t>House Prices</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Niall Corkery</x:t>
+    <x:t>Samantha Walsh</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>rppi@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5052</x:t>
+    <x:t>(+353) 21 453 5599</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -11713,51 +11713,51 @@
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H403" s="0">
-        <x:v>198.4</x:v>
+        <x:v>198.3</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H404" s="0">
@@ -11947,77 +11947,77 @@
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H412" s="0">
-        <x:v>225.3</x:v>
+        <x:v>225.2</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H413" s="0">
-        <x:v>223.6</x:v>
+        <x:v>223.5</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H414" s="0">
@@ -12025,103 +12025,103 @@
       </x:c>
     </x:row>
     <x:row r="415" spans="1:8">
       <x:c r="A415" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H415" s="0">
-        <x:v>239.9</x:v>
+        <x:v>239.8</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H416" s="0">
-        <x:v>258</x:v>
+        <x:v>258.1</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:8">
       <x:c r="A417" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H417" s="0">
-        <x:v>259.5</x:v>
+        <x:v>259.3</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H418" s="0">
@@ -12129,51 +12129,51 @@
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H419" s="0">
-        <x:v>236.7</x:v>
+        <x:v>236.5</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H420" s="0">
@@ -12181,51 +12181,51 @@
       </x:c>
     </x:row>
     <x:row r="421" spans="1:8">
       <x:c r="A421" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H421" s="0">
-        <x:v>224.4</x:v>
+        <x:v>224.3</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H422" s="0" t="s">
@@ -22633,51 +22633,51 @@
       </x:c>
     </x:row>
     <x:row r="823" spans="1:8">
       <x:c r="A823" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B823" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C823" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D823" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E823" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F823" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G823" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H823" s="0">
-        <x:v>7.7</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="824" spans="1:8">
       <x:c r="A824" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B824" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C824" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D824" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E824" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F824" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G824" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H824" s="0">
@@ -22971,77 +22971,77 @@
       </x:c>
     </x:row>
     <x:row r="836" spans="1:8">
       <x:c r="A836" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D836" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E836" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F836" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G836" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H836" s="0">
-        <x:v>11.7</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:8">
       <x:c r="A837" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D837" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E837" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F837" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G837" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H837" s="0">
-        <x:v>8.5</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:8">
       <x:c r="A838" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H838" s="0">
@@ -23049,51 +23049,51 @@
       </x:c>
     </x:row>
     <x:row r="839" spans="1:8">
       <x:c r="A839" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D839" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E839" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F839" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G839" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H839" s="0">
-        <x:v>10.3</x:v>
+        <x:v>10.2</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:8">
       <x:c r="A840" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D840" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E840" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F840" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G840" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H840" s="0">
@@ -23297,51 +23297,51 @@
         <x:s v="Dublin - houses"/>
         <x:s v="Dublin - apartments"/>
         <x:s v="Dublin City - houses"/>
         <x:s v="Dun Laoghaire-Rathdown - houses"/>
         <x:s v="Fingal - houses"/>
         <x:s v="South Dublin - houses"/>
         <x:s v="National excluding Dublin - all residential properties"/>
         <x:s v="National excluding Dublin - houses"/>
         <x:s v="National excluding Dublin - apartments"/>
         <x:s v="Border - houses"/>
         <x:s v="Midland - houses"/>
         <x:s v="West - houses"/>
         <x:s v="Mid-East - houses"/>
         <x:s v="Mid-West - houses"/>
         <x:s v="South-East - houses"/>
         <x:s v="South-West - houses"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Base 2015=100"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-27.3" maxValue="259.5" count="505">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" minValue="-27.3" maxValue="259.3" count="507">
         <x:n v="131.8"/>
         <x:n v="127.9"/>
         <x:n v="156.7"/>
         <x:n v="126.7"/>
         <x:n v="120.4"/>
         <x:n v="151.6"/>
         <x:s v=""/>
         <x:n v="148.8"/>
         <x:n v="146.3"/>
         <x:n v="194"/>
         <x:n v="151.4"/>
         <x:n v="147.3"/>
         <x:n v="178.5"/>
         <x:n v="149.6"/>
         <x:n v="144.1"/>
         <x:n v="171.1"/>
         <x:n v="168.2"/>
         <x:n v="165.3"/>
         <x:n v="223.6"/>
         <x:n v="162.7"/>
         <x:n v="158.8"/>
         <x:n v="188.8"/>
         <x:n v="157.9"/>
         <x:n v="152.7"/>
         <x:n v="178.9"/>
@@ -23584,66 +23584,68 @@
         <x:n v="209.1"/>
         <x:n v="172.8"/>
         <x:n v="192.4"/>
         <x:n v="195.7"/>
         <x:n v="188.6"/>
         <x:n v="183.4"/>
         <x:n v="184.3"/>
         <x:n v="180"/>
         <x:n v="160.7"/>
         <x:n v="162.1"/>
         <x:n v="159.7"/>
         <x:n v="153"/>
         <x:n v="162.8"/>
         <x:n v="166.4"/>
         <x:n v="207.3"/>
         <x:n v="205.6"/>
         <x:n v="227.9"/>
         <x:n v="220"/>
         <x:n v="231"/>
         <x:n v="239.2"/>
         <x:n v="184.5"/>
         <x:n v="214.7"/>
         <x:n v="209.3"/>
         <x:n v="205.9"/>
         <x:n v="197.2"/>
-        <x:n v="198.4"/>
+        <x:n v="198.3"/>
         <x:n v="192.2"/>
         <x:n v="170.5"/>
         <x:n v="170.7"/>
         <x:n v="172.3"/>
         <x:n v="170.4"/>
         <x:n v="173.7"/>
         <x:n v="176.2"/>
+        <x:n v="225.2"/>
+        <x:n v="223.5"/>
+        <x:n v="246"/>
+        <x:n v="239.8"/>
+        <x:n v="258.1"/>
+        <x:n v="259.3"/>
+        <x:n v="198.9"/>
+        <x:n v="236.5"/>
         <x:n v="225.3"/>
-        <x:n v="246"/>
-[...5 lines deleted...]
-        <x:n v="224.4"/>
+        <x:n v="224.3"/>
         <x:n v="14.9"/>
         <x:n v="15.1"/>
         <x:n v="13.9"/>
         <x:n v="18.1"/>
         <x:n v="19.7"/>
         <x:n v="12.9"/>
         <x:n v="13"/>
         <x:n v="15.3"/>
         <x:n v="7.5"/>
         <x:n v="7.8"/>
         <x:n v="5.7"/>
         <x:n v="5.6"/>
         <x:n v="6"/>
         <x:n v="4.5"/>
         <x:n v="8.5"/>
         <x:n v="8.7"/>
         <x:n v="6.3"/>
         <x:n v="-6.9"/>
         <x:n v="-6.5"/>
         <x:n v="-8.9"/>
         <x:n v="-9.2"/>
         <x:n v="-8.3"/>
         <x:n v="-10"/>
         <x:n v="-5.8"/>
         <x:n v="-5.6"/>
@@ -23800,53 +23802,53 @@
         <x:n v="8.3"/>
         <x:n v="8.4"/>
         <x:n v="5.5"/>
         <x:n v="9.2"/>
         <x:n v="10.4"/>
         <x:n v="12.3"/>
         <x:n v="10.6"/>
         <x:n v="10.3"/>
         <x:n v="14.1"/>
         <x:n v="18"/>
         <x:n v="15"/>
         <x:n v="16.9"/>
         <x:n v="13.3"/>
         <x:n v="15.4"/>
         <x:n v="3.1"/>
         <x:n v="2.1"/>
         <x:n v="0.6"/>
         <x:n v="-1.7"/>
         <x:n v="5"/>
         <x:n v="4.9"/>
         <x:n v="5.2"/>
         <x:n v="5.3"/>
         <x:n v="7.4"/>
         <x:n v="7.2"/>
         <x:n v="6.8"/>
-        <x:n v="7.7"/>
         <x:n v="6.7"/>
         <x:n v="5.9"/>
+        <x:n v="7.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="-"/>
     <s v="National - all residential properties"/>
     <s v="Base 2015=100"/>
     <n v="131.8"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="National - houses"/>
@@ -27829,51 +27831,51 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="19"/>
     <s v="South-West - houses"/>
     <s v="Base 2015=100"/>
     <n v="205.9"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="National - all residential properties"/>
     <s v="Base 2015=100"/>
     <n v="197.2"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="National - houses"/>
     <s v="Base 2015=100"/>
-    <n v="198.4"/>
+    <n v="198.3"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="National - apartments"/>
     <s v="Base 2015=100"/>
     <n v="192.2"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Dublin - all residential properties"/>
     <s v="Base 2015=100"/>
     <n v="170.5"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
@@ -27919,141 +27921,141 @@
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Fingal - houses"/>
     <s v="Base 2015=100"/>
     <n v="173.7"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="South Dublin - houses"/>
     <s v="Base 2015=100"/>
     <n v="176.2"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="03"/>
     <s v="National excluding Dublin - all residential properties"/>
     <s v="Base 2015=100"/>
-    <n v="225.3"/>
+    <n v="225.2"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="National excluding Dublin - houses"/>
     <s v="Base 2015=100"/>
-    <n v="223.6"/>
+    <n v="223.5"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="National excluding Dublin - apartments"/>
     <s v="Base 2015=100"/>
     <n v="246"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Border - houses"/>
     <s v="Base 2015=100"/>
-    <n v="239.9"/>
+    <n v="239.8"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="14"/>
     <s v="Midland - houses"/>
     <s v="Base 2015=100"/>
-    <n v="258"/>
+    <n v="258.1"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="15"/>
     <s v="West - houses"/>
     <s v="Base 2015=100"/>
-    <n v="259.5"/>
+    <n v="259.3"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="22"/>
     <s v="Mid-East - houses"/>
     <s v="Base 2015=100"/>
     <n v="198.9"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="23"/>
     <s v="Mid-West - houses"/>
     <s v="Base 2015=100"/>
-    <n v="236.7"/>
+    <n v="236.5"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="24"/>
     <s v="South-East - houses"/>
     <s v="Base 2015=100"/>
     <n v="225.3"/>
   </r>
   <r>
     <s v="HPA13C01"/>
     <s v="Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="19"/>
     <s v="South-West - houses"/>
     <s v="Base 2015=100"/>
-    <n v="224.4"/>
+    <n v="224.3"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="-"/>
     <s v="National - all residential properties"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="National - houses"/>
     <s v="%"/>
     <s v=""/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2005"/>
@@ -32029,51 +32031,51 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="19"/>
     <s v="South-West - houses"/>
     <s v="%"/>
     <n v="9.2"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="National - all residential properties"/>
     <s v="%"/>
     <n v="7.5"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="National - houses"/>
     <s v="%"/>
-    <n v="7.7"/>
+    <n v="7.6"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="National - apartments"/>
     <s v="%"/>
     <n v="6.8"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Dublin - all residential properties"/>
     <s v="%"/>
     <n v="6.1"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
@@ -32159,79 +32161,79 @@
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="National excluding Dublin - apartments"/>
     <s v="%"/>
     <n v="7.9"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Border - houses"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="14"/>
     <s v="Midland - houses"/>
     <s v="%"/>
-    <n v="11.7"/>
+    <n v="11.8"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="15"/>
     <s v="West - houses"/>
     <s v="%"/>
-    <n v="8.5"/>
+    <n v="8.4"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="22"/>
     <s v="Mid-East - houses"/>
     <s v="%"/>
     <n v="7.8"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="23"/>
     <s v="Mid-West - houses"/>
     <s v="%"/>
-    <n v="10.3"/>
+    <n v="10.2"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="24"/>
     <s v="South-East - houses"/>
     <s v="%"/>
     <n v="7.7"/>
   </r>
   <r>
     <s v="HPA13C02"/>
     <s v="Percentage Change over 12 months for Residential Property Price Index"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="19"/>
     <s v="South-West - houses"/>
     <s v="%"/>
     <n v="9"/>
   </r>
 </pivotCacheRecords>
 </file>