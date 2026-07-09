--- v2 (2026-05-15)
+++ v3 (2026-07-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a02e7132c410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/471d9f14ae3a4d4a8f63acb365faa7be.psmdcp" Id="Rf8996973922c42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcbe4ad6f824e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ea12739a05b40dba3a2f5fc61698e85.psmdcp" Id="R16cf2429346d4326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>