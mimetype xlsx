--- v3 (2026-07-09)
+++ v4 (2026-08-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffcbe4ad6f824e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ea12739a05b40dba3a2f5fc61698e85.psmdcp" Id="R16cf2429346d4326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9942ca9144499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f52aaa09ebc54c979514ee14b640bc33.psmdcp" Id="Reb2da7b05d46451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>