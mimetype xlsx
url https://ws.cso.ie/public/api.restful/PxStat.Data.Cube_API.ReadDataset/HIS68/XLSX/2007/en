--- v0 (2025-10-26)
+++ v1 (2026-10-12)
@@ -1,133 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18687f199a6f4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da961cdbf60745b7907575917dd35a0f.psmdcp" Id="R4a923e0e95a14d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3dc88770fd040e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bfd9701d09db4e86aa27bf56757ff761.psmdcp" Id="R4fe13a84886c4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HIS68</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Persons achieving National Physical Activity Guidelines</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/3/2024 11:00:00 AM</x:t>
+    <x:t>03/12/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Survey responses were used to assess whether respondents met the National Physical Activity Guidelines (NPAG). At the time of the survey, the guidelines recommended that adults should undertake at least 30 minutes a day of moderate to vigorous activity on 5 days a week or a total of 150 minutes a week. These figures do not include walking (neither for recreation nor travel) but does include activity related to housework, gardening, and other forms of travel such as cycling. &lt;br&gt;&lt;br&gt;New physical activity guidelines were introduced by the HSE in March 2024 and these guidelines will be used to assess physical activity levels in future Healthy Ireland Surveys. (&lt;a href="https://www.hse.ie/eng/about/who/healthwellbeing/our-priority-programmes/heal/physical-activity-guidelines/" target="_blank"&gt;https://www.hse.ie/eng/about/who/healthw ... delines/&lt;/a&gt;(https://www.hse.ie/eng/about/who/healthwellbeing/our-priority-programmes/heal/physical-activity-guidelines/)).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HIS68/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HSI</x:t>
   </x:si>
   <x:si>
     <x:t>Healthy Ireland Survey</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Neasán Mac Giolla Bhríde</x:t>
+    <x:t>Hardeep Kaur</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Stats_Unit@health.gov.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>DOH</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Health</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.gov.ie/en/organisation/department-of-health/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -406,227 +409,130 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...175 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04143V04909" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Country of Birth" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J19" totalsRowShown="0">
   <x:autoFilter ref="A1:J19"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04143V04909"/>
     <x:tableColumn id="8" name="Country of Birth"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -897,51 +803,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HIS68/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/organisation/department-of-health/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1013,807 +919,810 @@
       <x:c r="A20" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B20" s="2"/>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="2"/>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B28" s="5" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G2" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="G2" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H2" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J2" s="0">
         <x:v>41.4</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="J3" s="0">
         <x:v>41.8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>37.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>38.3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>44.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>39.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>50.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>50.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>41.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>58.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F13" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>50.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>33.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>34.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>29.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>33.6</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>30.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1830,51 +1739,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J19" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HIS68C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Persons achieving national physical activity guidelines"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -1918,27 +1827,244 @@
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="29.3" maxValue="58.2" count="17">
         <x:n v="41.4"/>
         <x:n v="41.8"/>
         <x:n v="37.6"/>
         <x:n v="38.3"/>
         <x:n v="44.7"/>
         <x:n v="39.9"/>
         <x:n v="50.1"/>
         <x:n v="50.3"/>
         <x:n v="41.2"/>
         <x:n v="48"/>
         <x:n v="58.2"/>
         <x:n v="33.2"/>
         <x:n v="33.5"/>
         <x:n v="34.5"/>
         <x:n v="29.3"/>
         <x:n v="33.6"/>
         <x:n v="30.2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All countries"/>
+    <s v="%"/>
+    <n v="41.4"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="41.8"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="UK"/>
+    <s v="UK"/>
+    <s v="%"/>
+    <n v="37.6"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZEUAB"/>
+    <s v="EU15"/>
+    <s v="%"/>
+    <n v="38.3"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZROEU"/>
+    <s v="Rest of EU"/>
+    <s v="%"/>
+    <n v="44.7"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZROW"/>
+    <s v="Rest of World"/>
+    <s v="%"/>
+    <n v="39.9"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All countries"/>
+    <s v="%"/>
+    <n v="50.1"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="50.3"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="UK"/>
+    <s v="UK"/>
+    <s v="%"/>
+    <n v="41.2"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZEUAB"/>
+    <s v="EU15"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZROEU"/>
+    <s v="Rest of EU"/>
+    <s v="%"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZROW"/>
+    <s v="Rest of World"/>
+    <s v="%"/>
+    <n v="50.3"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All countries"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="UK"/>
+    <s v="UK"/>
+    <s v="%"/>
+    <n v="34.5"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZEUAB"/>
+    <s v="EU15"/>
+    <s v="%"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZROEU"/>
+    <s v="Rest of EU"/>
+    <s v="%"/>
+    <n v="33.6"/>
+  </r>
+  <r>
+    <s v="HIS68C01"/>
+    <s v="Persons achieving national physical activity guidelines"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZROW"/>
+    <s v="Rest of World"/>
+    <s v="%"/>
+    <n v="30.2"/>
+  </r>
+</pivotCacheRecords>
+</file>