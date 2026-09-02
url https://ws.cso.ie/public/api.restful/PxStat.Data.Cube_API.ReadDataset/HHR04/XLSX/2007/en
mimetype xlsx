--- v0 (2025-11-04)
+++ v1 (2026-09-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c32a11744b94296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6f249ec8d8b4af9a0188e88a31e38e6.psmdcp" Id="Re469e7d9e8f04a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698a57ff2f5f4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfd7d41fc3ac4602921b69c89859cb9a.psmdcp" Id="R0c48f1f6094f4a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HHR04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Social Protection (DSP) using Census 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/22/2024 11:00:00 AM</x:t>
+    <x:t>22/11/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This table is output from a data matching project which aimed to produce aggregate statistics on HSE Health Regions through the linking of administrative data. This table presents statistics related TO Department of Social Protection (DSP) Payments.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HHR04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HHR</x:t>
   </x:si>
   <x:si>
     <x:t>HSE Health Regions</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -406,211 +406,120 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...159 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04300V05079" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="HSE Health Regions" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H25" totalsRowShown="0">
   <x:autoFilter ref="A1:H25"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04300V05079"/>
     <x:tableColumn id="6" name="HSE Health Regions"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -879,51 +788,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HHR04/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1112,51 +1021,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H25"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="55.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="24.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1794,51 +1703,51 @@
       <x:c r="E25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H25" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1855,51 +1764,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H25" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="HHR04C01"/>
         <x:s v="HHR04C02"/>
         <x:s v="HHR04C03"/>
         <x:s v="HHR04C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Percentage of total population availing of disability allowance"/>
         <x:s v="Percentage of total population availing of carers allowance"/>
         <x:s v="Percentage of total population availing of invalidity pension"/>
         <x:s v="Percentage of total population availing of illness benefit"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
@@ -1921,27 +1830,268 @@
         <x:s v="HSE Dublin and North East"/>
         <x:s v="HSE Dublin and Midlands"/>
         <x:s v="HSE Dublin and South East"/>
         <x:s v="HSE South West"/>
         <x:s v="HSE Midwest"/>
         <x:s v="HSE West and North West"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1" maxValue="3" count="3">
         <x:n v="2"/>
         <x:n v="3"/>
         <x:n v="1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HHR04C01"/>
+    <s v="Percentage of total population availing of disability allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="HSE Dublin and North East"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C01"/>
+    <s v="Percentage of total population availing of disability allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="HSE Dublin and Midlands"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HHR04C01"/>
+    <s v="Percentage of total population availing of disability allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="HSE Dublin and South East"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HHR04C01"/>
+    <s v="Percentage of total population availing of disability allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="HSE South West"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HHR04C01"/>
+    <s v="Percentage of total population availing of disability allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="HSE Midwest"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HHR04C01"/>
+    <s v="Percentage of total population availing of disability allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60"/>
+    <s v="HSE West and North West"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HHR04C02"/>
+    <s v="Percentage of total population availing of carers allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="HSE Dublin and North East"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HHR04C02"/>
+    <s v="Percentage of total population availing of carers allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="HSE Dublin and Midlands"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C02"/>
+    <s v="Percentage of total population availing of carers allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="HSE Dublin and South East"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C02"/>
+    <s v="Percentage of total population availing of carers allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="HSE South West"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C02"/>
+    <s v="Percentage of total population availing of carers allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="HSE Midwest"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C02"/>
+    <s v="Percentage of total population availing of carers allowance"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60"/>
+    <s v="HSE West and North West"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C03"/>
+    <s v="Percentage of total population availing of invalidity pension"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="HSE Dublin and North East"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HHR04C03"/>
+    <s v="Percentage of total population availing of invalidity pension"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="HSE Dublin and Midlands"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HHR04C03"/>
+    <s v="Percentage of total population availing of invalidity pension"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="HSE Dublin and South East"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HHR04C03"/>
+    <s v="Percentage of total population availing of invalidity pension"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="HSE South West"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HHR04C03"/>
+    <s v="Percentage of total population availing of invalidity pension"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="HSE Midwest"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HHR04C03"/>
+    <s v="Percentage of total population availing of invalidity pension"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60"/>
+    <s v="HSE West and North West"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HHR04C04"/>
+    <s v="Percentage of total population availing of illness benefit"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="HSE Dublin and North East"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C04"/>
+    <s v="Percentage of total population availing of illness benefit"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="HSE Dublin and Midlands"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C04"/>
+    <s v="Percentage of total population availing of illness benefit"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="HSE Dublin and South East"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C04"/>
+    <s v="Percentage of total population availing of illness benefit"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="HSE South West"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C04"/>
+    <s v="Percentage of total population availing of illness benefit"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="HSE Midwest"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HHR04C04"/>
+    <s v="Percentage of total population availing of illness benefit"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60"/>
+    <s v="HSE West and North West"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+</pivotCacheRecords>
+</file>