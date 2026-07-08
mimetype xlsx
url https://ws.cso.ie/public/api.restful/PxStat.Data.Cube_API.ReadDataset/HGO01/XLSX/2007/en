--- v0 (2025-10-27)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63616d61c3a4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f620810b43004f22a592f8d9f0fb2cd1.psmdcp" Id="R2b91b72acda940e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525a4747620044ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcab94d2187c4142821fa4df6e5dd419.psmdcp" Id="R79dbabaf469a4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HGO01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Health Graduates</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/7/2023 11:00:00 AM</x:t>
+    <x:t>07/11/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HGO01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HGO</x:t>
   </x:si>
   <x:si>
     <x:t>Health Graduates Destination Outcomes</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Brian Stanley</x:t>
   </x:si>
@@ -454,355 +454,174 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...303 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="14">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Graduation Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03919V04671" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Gender" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03143V03795" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Fields of Education and Training" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03434V04142" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03686V04429" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="PPSN Validity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="12">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+    <field x="10"/>
+    <field x="11"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="13"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:N595" totalsRowShown="0">
   <x:autoFilter ref="A1:N595"/>
   <x:tableColumns count="14">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Graduation Year"/>
     <x:tableColumn id="5" name="C03919V04671"/>
     <x:tableColumn id="6" name="Gender"/>
     <x:tableColumn id="7" name="C03143V03795"/>
     <x:tableColumn id="8" name="Fields of Education and Training"/>
     <x:tableColumn id="9" name="C03434V04142"/>
     <x:tableColumn id="10" name="Nationality"/>
     <x:tableColumn id="11" name="C03686V04429"/>
     <x:tableColumn id="12" name="PPSN Validity"/>
     <x:tableColumn id="13" name="UNIT"/>
     <x:tableColumn id="14" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
@@ -1077,51 +896,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HGO01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1252,51 +1071,51 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
@@ -1308,51 +1127,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:N595"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="20.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="16.139196" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="15.139196" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="8.282054" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
@@ -27526,51 +27345,51 @@
       <x:c r="K595" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="N595" s="0">
         <x:v>1490</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -27587,51 +27406,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:N595" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HGO01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Number of Graduates"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="11">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
@@ -27877,27 +27696,9532 @@
         <x:n v="705"/>
         <x:n v="1210"/>
         <x:n v="1230"/>
         <x:n v="575"/>
         <x:n v="550"/>
         <x:n v="1320"/>
         <x:n v="1340"/>
         <x:n v="590"/>
         <x:n v="335"/>
         <x:n v="680"/>
         <x:n v="1345"/>
         <x:n v="640"/>
         <x:n v="510"/>
         <x:n v="625"/>
         <x:n v="750"/>
         <x:n v="1415"/>
         <x:n v="1475"/>
         <x:n v="1490"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="355"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1165"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1195"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1300"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="305"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="475"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="785"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1350"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1285"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1410"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1395"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1465"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1440"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1525"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="385"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="740"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1555"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1525"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1630"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1315"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1295"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1370"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="565"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1350"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1420"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1395"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1485"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="505"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1215"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1265"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1305"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="440"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="540"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="370"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="390"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="470"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1325"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1380"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1355"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1425"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="495"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="270"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1180"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1240"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1200"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1275"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="445"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="465"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="555"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1015"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1305"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1370"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1330"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1425"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="570"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="170"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="540"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1150"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1180"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1170"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1225"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="685"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="395"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1110"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1265"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1300"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1290"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1355"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="290"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="535"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="370"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="305"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1180"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1200"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1215"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1270"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="560"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="660"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="485"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="505"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="580"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="585"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1165"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1290"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1315"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1330"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1395"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="355"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="580"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1195"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1215"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1225"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1270"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="675"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="700"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="490"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1190"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1290"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1305"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1325"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1375"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="270"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1170"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1180"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1220"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="675"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="580"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="715"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="540"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1250"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1270"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1280"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1325"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1355"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="385"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="705"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1210"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1230"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1300"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="575"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="550"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="565"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1225"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1320"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1340"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1370"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1420"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="290"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="290"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="590"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Male"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1290"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1295"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1345"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="Female"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1355"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="640"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="510"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="625"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0912"/>
+    <s v="Medicine"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1270"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1415"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE"/>
+    <s v="All Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1420"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="IE05"/>
+    <s v="Non-Irish"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="10"/>
+    <s v="PSSN - Available"/>
+    <s v="Number"/>
+    <n v="1475"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="20"/>
+    <s v="PSSN - Missing"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HGO01C01"/>
+    <s v="Number of Graduates"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All genders"/>
+    <s v="0913"/>
+    <s v="Nursing and midwifery"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="PPSN - All"/>
+    <s v="Number"/>
+    <n v="1490"/>
+  </r>
+</pivotCacheRecords>
 </file>