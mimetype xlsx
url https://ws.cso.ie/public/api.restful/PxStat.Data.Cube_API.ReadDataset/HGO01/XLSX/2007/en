--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525a4747620044ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcab94d2187c4142821fa4df6e5dd419.psmdcp" Id="R79dbabaf469a4a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0950f70efa4c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c7e45fee3c943f2adbb1831fea1d8b0.psmdcp" Id="R9bd5e5ef348640a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>