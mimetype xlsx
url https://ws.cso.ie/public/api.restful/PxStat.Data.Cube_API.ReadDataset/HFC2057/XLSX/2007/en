--- v0 (2025-10-25)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9437cca847a44565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9937422310bc442bab19974a0484e544.psmdcp" Id="R88dc67783fd84fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456ced39893c432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91fb79ae02304e46bba548b96c1cbb6e.psmdcp" Id="R958b5cfd280f47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HFC2057</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Cumulative Wealth, Income and Perfect Equality</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/11/2025 11:00:00 AM</x:t>
+    <x:t>11/06/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HFC2057/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HFCS2020</x:t>
   </x:si>
   <x:si>
     <x:t>Household Finance and Consumption Survey 2018 onwards</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Stephen Lee</x:t>
   </x:si>
@@ -796,50 +796,53 @@
   </x:si>
   <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
     <x:t>100th percentile</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>HFC2057C02</x:t>
   </x:si>
   <x:si>
     <x:t>Cumulative Income</x:t>
   </x:si>
   <x:si>
     <x:t>HFC2057C03</x:t>
   </x:si>
   <x:si>
     <x:t>Perfect Equality</x:t>
   </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -976,979 +979,312 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...927 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04241V05014" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="101">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+      </items>
+    </pivotField>
+    <pivotField name="Percentile" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="101">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H910" totalsRowShown="0">
   <x:autoFilter ref="A1:H910"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04241V05014"/>
     <x:tableColumn id="6" name="Percentile"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2217,51 +1553,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HFC2057/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -2448,51 +1784,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H910"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
@@ -18272,4672 +17608,5278 @@
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:8">
       <x:c r="A608" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H608" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="609" spans="1:8">
       <x:c r="A609" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H609" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="610" spans="1:8">
       <x:c r="A610" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H610" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="611" spans="1:8">
       <x:c r="A611" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H611" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="612" spans="1:8">
       <x:c r="A612" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H612" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="613" spans="1:8">
       <x:c r="A613" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="614" spans="1:8">
       <x:c r="A614" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H614" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="615" spans="1:8">
       <x:c r="A615" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="616" spans="1:8">
       <x:c r="A616" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H616" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="617" spans="1:8">
       <x:c r="A617" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H617" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="618" spans="1:8">
       <x:c r="A618" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H618" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="619" spans="1:8">
       <x:c r="A619" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H619" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H620" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H622" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H623" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H624" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H625" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="626" spans="1:8">
       <x:c r="A626" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H626" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="627" spans="1:8">
       <x:c r="A627" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H627" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="628" spans="1:8">
       <x:c r="A628" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D628" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G628" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H628" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="629" spans="1:8">
       <x:c r="A629" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H629" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="630" spans="1:8">
       <x:c r="A630" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H630" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="631" spans="1:8">
       <x:c r="A631" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H631" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="632" spans="1:8">
       <x:c r="A632" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H632" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="633" spans="1:8">
       <x:c r="A633" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="634" spans="1:8">
       <x:c r="A634" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H634" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="635" spans="1:8">
       <x:c r="A635" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="636" spans="1:8">
       <x:c r="A636" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="637" spans="1:8">
       <x:c r="A637" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="638" spans="1:8">
       <x:c r="A638" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="639" spans="1:8">
       <x:c r="A639" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="640" spans="1:8">
       <x:c r="A640" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="642" spans="1:8">
       <x:c r="A642" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="643" spans="1:8">
       <x:c r="A643" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="644" spans="1:8">
       <x:c r="A644" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="645" spans="1:8">
       <x:c r="A645" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="646" spans="1:8">
       <x:c r="A646" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="649" spans="1:8">
       <x:c r="A649" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="653" spans="1:8">
       <x:c r="A653" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="656" spans="1:8">
       <x:c r="A656" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="657" spans="1:8">
       <x:c r="A657" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="658" spans="1:8">
       <x:c r="A658" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="659" spans="1:8">
       <x:c r="A659" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="660" spans="1:8">
       <x:c r="A660" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H660" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="661" spans="1:8">
       <x:c r="A661" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H661" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="662" spans="1:8">
       <x:c r="A662" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H662" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="663" spans="1:8">
       <x:c r="A663" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H663" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="664" spans="1:8">
       <x:c r="A664" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H664" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="665" spans="1:8">
       <x:c r="A665" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="666" spans="1:8">
       <x:c r="A666" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H666" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="667" spans="1:8">
       <x:c r="A667" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H667" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="668" spans="1:8">
       <x:c r="A668" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H668" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="669" spans="1:8">
       <x:c r="A669" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="670" spans="1:8">
       <x:c r="A670" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H670" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="671" spans="1:8">
       <x:c r="A671" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="672" spans="1:8">
       <x:c r="A672" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H672" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="673" spans="1:8">
       <x:c r="A673" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="674" spans="1:8">
       <x:c r="A674" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H674" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="675" spans="1:8">
       <x:c r="A675" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="676" spans="1:8">
       <x:c r="A676" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H676" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="677" spans="1:8">
       <x:c r="A677" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H677" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="678" spans="1:8">
       <x:c r="A678" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H678" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="679" spans="1:8">
       <x:c r="A679" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H679" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="680" spans="1:8">
       <x:c r="A680" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H680" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="681" spans="1:8">
       <x:c r="A681" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="682" spans="1:8">
       <x:c r="A682" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H682" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="683" spans="1:8">
       <x:c r="A683" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H683" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="684" spans="1:8">
       <x:c r="A684" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H684" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="685" spans="1:8">
       <x:c r="A685" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="686" spans="1:8">
       <x:c r="A686" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H686" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="687" spans="1:8">
       <x:c r="A687" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H687" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="688" spans="1:8">
       <x:c r="A688" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H688" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="689" spans="1:8">
       <x:c r="A689" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H689" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="690" spans="1:8">
       <x:c r="A690" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="691" spans="1:8">
       <x:c r="A691" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H691" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="692" spans="1:8">
       <x:c r="A692" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H692" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="693" spans="1:8">
       <x:c r="A693" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H693" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="694" spans="1:8">
       <x:c r="A694" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H694" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="695" spans="1:8">
       <x:c r="A695" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H695" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="696" spans="1:8">
       <x:c r="A696" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H696" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="697" spans="1:8">
       <x:c r="A697" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H697" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="698" spans="1:8">
       <x:c r="A698" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H698" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="699" spans="1:8">
       <x:c r="A699" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H699" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="700" spans="1:8">
       <x:c r="A700" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H700" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H701" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H702" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="703" spans="1:8">
       <x:c r="A703" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H703" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="704" spans="1:8">
       <x:c r="A704" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H704" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H705" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="706" spans="1:8">
       <x:c r="A706" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H706" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="707" spans="1:8">
       <x:c r="A707" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H707" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="708" spans="1:8">
       <x:c r="A708" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H708" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="709" spans="1:8">
       <x:c r="A709" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H709" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="710" spans="1:8">
       <x:c r="A710" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H710" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="711" spans="1:8">
       <x:c r="A711" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H711" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="712" spans="1:8">
       <x:c r="A712" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H712" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="713" spans="1:8">
       <x:c r="A713" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H713" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="714" spans="1:8">
       <x:c r="A714" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H714" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="716" spans="1:8">
       <x:c r="A716" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H716" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H717" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="718" spans="1:8">
       <x:c r="A718" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H718" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="719" spans="1:8">
       <x:c r="A719" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H719" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H720" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="721" spans="1:8">
       <x:c r="A721" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="722" spans="1:8">
       <x:c r="A722" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G722" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H722" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="723" spans="1:8">
       <x:c r="A723" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H723" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="724" spans="1:8">
       <x:c r="A724" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H724" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="725" spans="1:8">
       <x:c r="A725" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="726" spans="1:8">
       <x:c r="A726" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G726" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H726" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="727" spans="1:8">
       <x:c r="A727" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F727" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H727" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="728" spans="1:8">
       <x:c r="A728" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G728" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H728" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="729" spans="1:8">
       <x:c r="A729" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H729" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="730" spans="1:8">
       <x:c r="A730" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G730" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H730" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="731" spans="1:8">
       <x:c r="A731" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H731" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="732" spans="1:8">
       <x:c r="A732" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H732" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="733" spans="1:8">
       <x:c r="A733" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="734" spans="1:8">
       <x:c r="A734" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G734" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H734" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="735" spans="1:8">
       <x:c r="A735" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F735" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H735" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="736" spans="1:8">
       <x:c r="A736" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D736" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E736" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F736" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G736" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H736" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="737" spans="1:8">
       <x:c r="A737" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D737" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E737" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F737" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H737" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="738" spans="1:8">
       <x:c r="A738" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D738" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E738" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F738" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G738" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H738" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="739" spans="1:8">
       <x:c r="A739" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F739" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H739" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="740" spans="1:8">
       <x:c r="A740" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G740" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H740" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="741" spans="1:8">
       <x:c r="A741" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H741" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="742" spans="1:8">
       <x:c r="A742" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G742" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H742" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="743" spans="1:8">
       <x:c r="A743" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H743" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="744" spans="1:8">
       <x:c r="A744" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G744" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H744" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="745" spans="1:8">
       <x:c r="A745" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H745" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="746" spans="1:8">
       <x:c r="A746" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F746" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G746" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H746" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="747" spans="1:8">
       <x:c r="A747" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F747" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H747" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="748" spans="1:8">
       <x:c r="A748" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F748" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G748" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H748" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="749" spans="1:8">
       <x:c r="A749" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C749" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D749" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E749" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F749" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H749" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="750" spans="1:8">
       <x:c r="A750" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F750" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G750" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="751" spans="1:8">
       <x:c r="A751" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F751" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="752" spans="1:8">
       <x:c r="A752" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F752" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G752" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H752" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="753" spans="1:8">
       <x:c r="A753" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D753" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E753" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F753" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="754" spans="1:8">
       <x:c r="A754" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B754" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C754" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D754" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E754" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F754" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="G754" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="755" spans="1:8">
       <x:c r="A755" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D755" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E755" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F755" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="756" spans="1:8">
       <x:c r="A756" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D756" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E756" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="F756" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G756" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="757" spans="1:8">
       <x:c r="A757" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="758" spans="1:8">
       <x:c r="A758" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F758" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G758" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H758" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="759" spans="1:8">
       <x:c r="A759" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D759" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E759" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F759" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H759" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="760" spans="1:8">
       <x:c r="A760" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F760" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G760" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H760" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="761" spans="1:8">
       <x:c r="A761" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D761" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E761" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F761" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H761" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="762" spans="1:8">
       <x:c r="A762" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D762" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E762" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F762" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="G762" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H762" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="763" spans="1:8">
       <x:c r="A763" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F763" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H763" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="764" spans="1:8">
       <x:c r="A764" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D764" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E764" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F764" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="G764" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H764" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="765" spans="1:8">
       <x:c r="A765" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C765" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D765" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E765" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F765" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G765" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H765" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="766" spans="1:8">
       <x:c r="A766" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B766" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C766" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D766" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E766" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F766" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="G766" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H766" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="767" spans="1:8">
       <x:c r="A767" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D767" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E767" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F767" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G767" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H767" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="768" spans="1:8">
       <x:c r="A768" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D768" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E768" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F768" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G768" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H768" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="769" spans="1:8">
       <x:c r="A769" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D769" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E769" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F769" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G769" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H769" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="770" spans="1:8">
       <x:c r="A770" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H770" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="771" spans="1:8">
       <x:c r="A771" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H771" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="772" spans="1:8">
       <x:c r="A772" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="F772" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="G772" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H772" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="773" spans="1:8">
       <x:c r="A773" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D773" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E773" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F773" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G773" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H773" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="774" spans="1:8">
       <x:c r="A774" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H774" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="775" spans="1:8">
       <x:c r="A775" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H775" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="776" spans="1:8">
       <x:c r="A776" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H776" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="777" spans="1:8">
       <x:c r="A777" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="G777" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H777" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="778" spans="1:8">
       <x:c r="A778" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G778" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H778" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="779" spans="1:8">
       <x:c r="A779" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="G779" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H779" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="780" spans="1:8">
       <x:c r="A780" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D780" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E780" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F780" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="G780" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H780" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="781" spans="1:8">
       <x:c r="A781" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H781" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="782" spans="1:8">
       <x:c r="A782" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H782" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="783" spans="1:8">
       <x:c r="A783" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F783" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G783" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H783" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="784" spans="1:8">
       <x:c r="A784" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D784" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E784" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F784" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="G784" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H784" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="785" spans="1:8">
       <x:c r="A785" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F785" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G785" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H785" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="786" spans="1:8">
       <x:c r="A786" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="G786" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H786" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="787" spans="1:8">
       <x:c r="A787" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="G787" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H787" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="788" spans="1:8">
       <x:c r="A788" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B788" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C788" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D788" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E788" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F788" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="G788" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H788" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="789" spans="1:8">
       <x:c r="A789" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B789" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C789" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D789" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E789" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F789" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="G789" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H789" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="790" spans="1:8">
       <x:c r="A790" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D790" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E790" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F790" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="G790" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H790" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="791" spans="1:8">
       <x:c r="A791" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D791" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E791" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F791" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G791" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H791" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="792" spans="1:8">
       <x:c r="A792" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B792" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C792" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D792" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E792" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F792" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="G792" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H792" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="793" spans="1:8">
       <x:c r="A793" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B793" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C793" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D793" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E793" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F793" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G793" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H793" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="794" spans="1:8">
       <x:c r="A794" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D794" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E794" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F794" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="G794" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H794" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="795" spans="1:8">
       <x:c r="A795" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="F795" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="G795" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H795" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="796" spans="1:8">
       <x:c r="A796" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F796" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="G796" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H796" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="797" spans="1:8">
       <x:c r="A797" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H797" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="798" spans="1:8">
       <x:c r="A798" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H798" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="799" spans="1:8">
       <x:c r="A799" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D799" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E799" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F799" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G799" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H799" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="800" spans="1:8">
       <x:c r="A800" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H800" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="801" spans="1:8">
       <x:c r="A801" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H801" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="802" spans="1:8">
       <x:c r="A802" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H802" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="803" spans="1:8">
       <x:c r="A803" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H803" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="804" spans="1:8">
       <x:c r="A804" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B804" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C804" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D804" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E804" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F804" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="G804" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H804" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="805" spans="1:8">
       <x:c r="A805" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D805" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E805" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F805" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G805" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H805" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="806" spans="1:8">
       <x:c r="A806" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C806" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D806" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E806" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="F806" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="G806" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H806" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="807" spans="1:8">
       <x:c r="A807" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D807" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E807" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F807" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G807" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H807" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="808" spans="1:8">
       <x:c r="A808" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D808" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E808" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F808" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="G808" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
+      <x:c r="H808" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
     </x:row>
     <x:row r="809" spans="1:8">
       <x:c r="A809" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>51</x:v>
+      </x:c>
+      <x:c r="H809" s="0" t="s">
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:8">
       <x:c r="A810" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D810" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E810" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F810" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G810" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H810" s="0">
@@ -25534,51 +25476,51 @@
       <x:c r="E910" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="F910" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G910" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H910" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -25595,51 +25537,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H910" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="HFC2057C01"/>
         <x:s v="HFC2057C02"/>
         <x:s v="HFC2057C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Cumulative Wealth"/>
         <x:s v="Cumulative Income"/>
         <x:s v="Perfect Equality"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="3">
         <x:s v="2018"/>
         <x:s v="2020"/>
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="3">
@@ -26278,27 +26220,9118 @@
         <x:n v="79"/>
         <x:n v="80"/>
         <x:n v="81"/>
         <x:n v="82"/>
         <x:n v="84"/>
         <x:n v="85"/>
         <x:n v="86"/>
         <x:n v="88"/>
         <x:n v="89"/>
         <x:n v="90"/>
         <x:n v="91"/>
         <x:n v="93"/>
         <x:n v="94"/>
         <x:n v="95"/>
         <x:n v="96"/>
         <x:n v="97"/>
         <x:n v="98"/>
         <x:n v="99"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <n v="-1.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <n v="-1.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <n v="-1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <n v="-1.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <n v="-1.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <n v="-1.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <n v="-1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <n v="-1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <n v="-0.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <n v="-0.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <n v="-0.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <n v="-0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <n v="-0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <n v="33.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <n v="35.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <n v="40.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <n v="42.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <n v="44.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <n v="51.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <n v="53.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <n v="59.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <n v="63.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <n v="67.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <n v="72.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <n v="78.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <n v="88.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <n v="-0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <n v="-0.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <n v="-0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <n v="-0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <n v="-0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <n v="-0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <n v="-0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <n v="34.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <n v="37.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <n v="39.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <n v="42.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <n v="44.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <n v="46.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <n v="50.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <n v="52.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <n v="55.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <n v="61.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <n v="64.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <n v="68.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <n v="72.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <n v="78.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <n v="89.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <n v="-0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <n v="-0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <n v="-0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <n v="-0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <n v="-0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <n v="-0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <n v="-0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <n v="28.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <n v="33.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <n v="34.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <n v="37.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <n v="40.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <n v="42.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <n v="44.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <n v="50.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <n v="52.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <n v="57.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <n v="60.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <n v="63.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <n v="66.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <n v="71.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="HFC2057C01"/>
+    <s v="Cumulative Wealth"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <n v="33.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <n v="37.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <n v="38.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <n v="39.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <n v="40.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <n v="44.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <n v="45.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <n v="46.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <n v="49.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <n v="50.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <n v="52.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <n v="59.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <n v="61.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <n v="64.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <n v="66.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <n v="69.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <n v="71.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <n v="73.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <n v="75.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <n v="80.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <n v="82.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <n v="85.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <n v="88.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <n v="91.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <n v="96.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <n v="34.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <n v="36.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <n v="38.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <n v="40.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <n v="42.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <n v="43.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <n v="45.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <n v="47.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <n v="48.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <n v="50.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <n v="51.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <n v="54.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <n v="58.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <n v="60.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <n v="61.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <n v="63.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <n v="66.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <n v="68.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <n v="70.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <n v="72.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <n v="74.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <n v="76.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <n v="78.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <n v="81.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <n v="83.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <n v="86.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <n v="90.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <n v="94.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <n v="25.2"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <n v="34.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <n v="35.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <n v="36.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <n v="37.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <n v="41.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <n v="42.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <n v="43.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <n v="44.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <n v="45.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <n v="47.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <n v="48.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <n v="49.7"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <n v="51.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <n v="52.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <n v="56.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <n v="61.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <n v="64.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <n v="66.4"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <n v="68.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <n v="69.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <n v="71.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <n v="73.9"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <n v="78.1"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <n v="80.5"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <n v="85.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <n v="88.6"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <n v="96.8"/>
+  </r>
+  <r>
+    <s v="HFC2057C02"/>
+    <s v="Cumulative Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="0 percentile"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="1st percentile"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="2nd percentile"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="3"/>
+    <s v="3rd percentile"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="4"/>
+    <s v="4th percentile"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="6th percentile"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="7"/>
+    <s v="7th percentile"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="8"/>
+    <s v="8th percentile"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="9"/>
+    <s v="9th percentile"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="11"/>
+    <s v="11th percentile"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="12"/>
+    <s v="12th percentile"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="13"/>
+    <s v="13th percentile"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="14"/>
+    <s v="14th percentile"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="16"/>
+    <s v="16th percentile"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="17"/>
+    <s v="17th percentile"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="18"/>
+    <s v="18th percentile"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="19"/>
+    <s v="19th percentile"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="21"/>
+    <s v="21st percentile"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="22"/>
+    <s v="22nd percentile"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="23"/>
+    <s v="23rd percentile"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="24"/>
+    <s v="24th percentile"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="26"/>
+    <s v="26th percentile"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="27"/>
+    <s v="27th percentile"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="28"/>
+    <s v="28th percentile"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="29"/>
+    <s v="29th percentile"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="31"/>
+    <s v="31st percentile"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="32"/>
+    <s v="32nd percentile"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="33"/>
+    <s v="33rd percentile"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="34"/>
+    <s v="34th percentile"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="36"/>
+    <s v="36th percentile"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="37"/>
+    <s v="37th percentile"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="38"/>
+    <s v="38th percentile"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="39"/>
+    <s v="39th percentile"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="41"/>
+    <s v="41st percentile"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="42"/>
+    <s v="42nd percentile"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="43"/>
+    <s v="43rd percentile"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="44"/>
+    <s v="44th percentile"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="46"/>
+    <s v="46th percentile"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="47"/>
+    <s v="47th percentile"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="48"/>
+    <s v="48th percentile"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="49"/>
+    <s v="49th percentile"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="51"/>
+    <s v="51st percentile"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="52"/>
+    <s v="52nd percentile"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="53"/>
+    <s v="53rd percentile"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="54"/>
+    <s v="54th percentile"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="56"/>
+    <s v="56th percentile"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="57"/>
+    <s v="57th percentile"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="58"/>
+    <s v="58th percentile"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="59"/>
+    <s v="59th percentile"/>
+    <s v="%"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="61"/>
+    <s v="61st percentile"/>
+    <s v="%"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="62"/>
+    <s v="62nd percentile"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="63"/>
+    <s v="63rd percentile"/>
+    <s v="%"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="64"/>
+    <s v="64th percentile"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="66"/>
+    <s v="66th percentile"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="67"/>
+    <s v="67th percentile"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="68"/>
+    <s v="68th percentile"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="69"/>
+    <s v="69th percentile"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="71"/>
+    <s v="71st percentile"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="72"/>
+    <s v="72nd percentile"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="73"/>
+    <s v="73rd percentile"/>
+    <s v="%"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="74"/>
+    <s v="74th percentile"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="%"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="76"/>
+    <s v="76th percentile"/>
+    <s v="%"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="77"/>
+    <s v="77th percentile"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="78"/>
+    <s v="78th percentile"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="79"/>
+    <s v="79th percentile"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="81"/>
+    <s v="81st percentile"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="82"/>
+    <s v="82nd percentile"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="83"/>
+    <s v="83rd percentile"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="84"/>
+    <s v="84th percentile"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="86"/>
+    <s v="86th percentile"/>
+    <s v="%"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="87"/>
+    <s v="87th percentile"/>
+    <s v="%"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="88"/>
+    <s v="88th percentile"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="89"/>
+    <s v="89th percentile"/>
+    <s v="%"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="91"/>
+    <s v="91st percentile"/>
+    <s v="%"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="92"/>
+    <s v="92nd percentile"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="93"/>
+    <s v="93rd percentile"/>
+    <s v="%"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="94"/>
+    <s v="94th percentile"/>
+    <s v="%"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="%"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="96"/>
+    <s v="96th percentile"/>
+    <s v="%"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="97"/>
+    <s v="97th percentile"/>
+    <s v="%"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="98"/>
+    <s v="98th percentile"/>
+    <s v="%"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="99"/>
+    <s v="99th percentile"/>
+    <s v="%"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="HFC2057C03"/>
+    <s v="Perfect Equality"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="100th percentile"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>