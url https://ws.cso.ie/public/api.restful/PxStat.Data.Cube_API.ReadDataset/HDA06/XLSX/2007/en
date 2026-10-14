--- v0 (2025-10-25)
+++ v1 (2026-10-14)
@@ -1,130 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff33309c6bd4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2a42388778641eaa2ab405b042d4a98.psmdcp" Id="R1aaf374e70f940bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49007a57a1e248b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc278d3fc10c46a2abcc10717a61d0cd.psmdcp" Id="R5304ff1c83f4435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HDA06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Distributional Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/17/2025 11:00:00 AM</x:t>
+    <x:t>17/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HDA</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Justin Flannery</x:t>
+    <x:t>Gavin Gormley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>nat_acc@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4262</x:t>
+    <x:t>(+353) 1 498 4022</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -454,339 +454,158 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...287 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C01783V03119" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Tenure Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04122V04888" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Income &amp; Wealth Distributive Transaction" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J313" totalsRowShown="0">
   <x:autoFilter ref="A1:J313"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01783V03119"/>
     <x:tableColumn id="6" name="Tenure Status"/>
     <x:tableColumn id="7" name="C04122V04888"/>
     <x:tableColumn id="8" name="Income &amp; Wealth Distributive Transaction"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1057,51 +876,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA06/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1288,51 +1107,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J313"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="9.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -11338,51 +11157,51 @@
       <x:c r="G313" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J313" s="0">
         <x:v>617.91</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -11399,51 +11218,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J313" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HDA06C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Household Distributional Accounts"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="13">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
@@ -11810,27 +11629,3772 @@
         <x:n v="-11803.49"/>
         <x:n v="1375.07"/>
         <x:n v="74020.5"/>
         <x:n v="-2522.63"/>
         <x:n v="-16745.05"/>
         <x:n v="15060.78"/>
         <x:n v="-423.12"/>
         <x:n v="5039.21"/>
         <x:n v="-18454.24"/>
         <x:n v="2230.05"/>
         <x:n v="30461.04"/>
         <x:n v="1219.19"/>
         <x:n v="-5902.91"/>
         <x:n v="5141.41"/>
         <x:n v="-502.05"/>
         <x:n v="8646.21"/>
         <x:n v="-5434.65"/>
         <x:n v="617.91"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="19913.6"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2799.99"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4167.41"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="11146.41"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-651"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="14383.18"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5389"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="617.03"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="38775.34"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-2254.89"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9422.87"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="8113.57"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-447.69"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5070.15"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9403.24"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1154.65"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="12598.47"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="632.17"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2398.8"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2075.25"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-438.62"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7440.07"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2278.8"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="244.18"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="18916.08"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3683.42"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4100.64"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="11332.78"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-374.38"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="15251.11"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5672.94"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="677.93"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="38596.12"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-700.55"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9702.57"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7319.99"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-457.1"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5059.8"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9891.31"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1239.93"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="14470.88"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="899.31"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3042.2"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2103.3"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-423.72"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7763.9"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2753.94"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="314.14"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="20071.14"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3015.71"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4739.33"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="11217.9"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-525.5"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="15186.86"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6170.65"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="626.34"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="38346.59"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-593.37"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9084.26"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7571.78"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-331.43"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5373.71"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9503.23"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1022.69"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="14680.32"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="725.31"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3144.42"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2019.27"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-313.92"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7078.55"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2972.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="293.73"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="19121.63"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2851.45"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4189.86"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="11921.18"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-583.27"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="15055.52"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6337.59"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="661.61"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="40275.66"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="271.52"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9753.46"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7840.28"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-501.86"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4460.94"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10356.02"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1178.9"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="16621.99"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="809.25"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3605.93"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2539.47"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-426.9"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7075.57"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3565.34"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="363.91"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="22247.98"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3067.09"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4727.28"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="13475.63"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-852.25"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="15812.91"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6609.96"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="621.31"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="40899.66"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="295.87"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9930.73"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7682.73"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-535.72"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4542.72"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10583.1"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1051.63"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="17727.3"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="649.19"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3932.56"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2775.12"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-485.68"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6957.73"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3782.32"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="352.27"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="25000.61"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="795.22"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5066.86"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15149.77"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-787.74"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="16492.4"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-7369"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="558.1"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="43058.13"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2072.95"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-10144.25"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7756.35"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-469.27"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3876.85"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10653.92"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="855.13"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="18198.81"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="370.56"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3907.25"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2380.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-429.26"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6746.34"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3533.36"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="254.97"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="27391.58"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2912.76"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5758.78"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15599.77"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-974.38"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="16705.09"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-7539.46"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="775.08"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="43652.62"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="582.39"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-10496.17"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7713.23"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-448.99"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4182.07"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10695.5"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1141.99"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="21223.98"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="858.1"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4686.23"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3420.62"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-433.82"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6871.35"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4166.18"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="420.39"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="29588.43"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2662.41"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6231.53"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15399.44"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-932.84"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="17154.55"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8082.58"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="878.73"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="47557.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="988.95"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-11343.15"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="9174.3"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-652.19"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3907.45"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-11526.03"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1406.25"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="21061.09"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="759.01"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4339.07"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3272"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-519.79"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6904.63"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4258.72"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="420.76"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="30825.4"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2736.93"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6147.72"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="18116.49"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-1101.71"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="18389.46"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8780.21"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="585.15"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="49459.38"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="388.95"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-11442.19"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="8090.86"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-626.08"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3792.16"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-11918.04"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="831.78"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="25828.24"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="602.49"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5359.01"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3684.17"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-670.99"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7584.8"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4931.02"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="319.69"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="25136.49"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2312.79"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5444.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15132.86"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-964.52"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="21232.84"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-7550.25"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="487.76"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="56359.4"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="739.93"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-12088.12"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="11419.2"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-794.2"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5136.7"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-13026.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="883.14"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="24304.97"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="606.94"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4714.69"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3167.62"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-662.6"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="9219.02"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4757.83"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="300.71"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="31122.75"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2727.99"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-7133.37"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15086.45"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-1014.31"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="19941.73"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9940.89"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1140.32"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="59893.93"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2138.47"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-13729.36"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="10873.94"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-815.18"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6292.36"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-14995.51"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1803.36"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="25947.49"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="820.86"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5393"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6460.5"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-738.88"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="9017.89"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5406.87"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="602.08"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="34011.89"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="5513.47"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-7695.71"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="18447.53"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-747.4"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="20123.01"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10776.57"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1100.56"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="65090.94"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="736.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-15147.77"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="12213.56"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-542.76"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5433.22"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-17195.64"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1809.84"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="29094.99"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1019.25"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6013.51"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7225.79"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-495.44"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="8560.17"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6037.36"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="602.41"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="37459.91"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="10151.85"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8618.5"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="20206.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-737.27"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="21837.88"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-11803.49"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1375.07"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="74020.5"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-2522.63"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-16745.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15060.78"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-423.12"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5039.21"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-18454.24"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="2230.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="30461.04"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1219.19"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5902.91"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5141.41"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-502.05"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="8646.21"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5434.65"/>
+  </r>
+  <r>
+    <s v="HDA06C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="617.91"/>
+  </r>
+</pivotCacheRecords>
 </file>