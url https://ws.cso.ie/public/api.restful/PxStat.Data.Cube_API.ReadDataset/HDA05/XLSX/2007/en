--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,130 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827feb04bc4443bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/233d819a786c461bade175352130d83c.psmdcp" Id="R02e7467bb9d74acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3015d530d84472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71cf95e0dba64fda8be8369ea8997151.psmdcp" Id="Rca65cf84d3d14f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HDA05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Distributional Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/17/2025 11:00:00 AM</x:t>
+    <x:t>17/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HDA</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Justin Flannery</x:t>
+    <x:t>Gavin Gormley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>nat_acc@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4262</x:t>
+    <x:t>(+353) 1 498 4022</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -478,371 +478,166 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...319 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C01783V03119" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Tenure Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04121V04887" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Items of Consumption Expenditure" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J469" totalsRowShown="0">
   <x:autoFilter ref="A1:J469"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01783V03119"/>
     <x:tableColumn id="6" name="Tenure Status"/>
     <x:tableColumn id="7" name="C04121V04887"/>
     <x:tableColumn id="8" name="Items of Consumption Expenditure"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1113,51 +908,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1344,51 +1139,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J469"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="54.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -16386,51 +16181,51 @@
       <x:c r="G469" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I469" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J469" s="0">
         <x:v>3382.27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -16447,51 +16242,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J469" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HDA05C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Household Distributional Accounts"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="13">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
@@ -17021,27 +16816,5644 @@
         <x:n v="11065.84"/>
         <x:n v="6042.28"/>
         <x:n v="1608.86"/>
         <x:n v="5292.53"/>
         <x:n v="8753.72"/>
         <x:n v="4575.65"/>
         <x:n v="1608.47"/>
         <x:n v="891.61"/>
         <x:n v="485.79"/>
         <x:n v="5094.96"/>
         <x:n v="1118.45"/>
         <x:n v="1641.19"/>
         <x:n v="11084.35"/>
         <x:n v="3580.43"/>
         <x:n v="1344.51"/>
         <x:n v="1657.83"/>
         <x:n v="4343.72"/>
         <x:n v="3382.27"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1165.04"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="939.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="519.78"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5487.75"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1518.66"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1881.48"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7059.63"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2768.23"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="524.6"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2421.04"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4113.48"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4011.81"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1091.19"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="708.98"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="409.14"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3620.49"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1087.64"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1186"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4872.67"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2396.18"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="859.23"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2159.33"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4529.24"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3553.78"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="727.47"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="560.34"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="387.97"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3316.5"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="564.86"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="518.2"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5134.52"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="971.6"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="449.25"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1213.33"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2293.29"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2005.75"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1184.69"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="884.94"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="511.79"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5539.28"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1563.63"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2110.57"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7089.72"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2439.5"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="632.13"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2425.74"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4159.26"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4045.97"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1100.36"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="660.35"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="387.08"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3778.48"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1111.77"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1423.28"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5089.75"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2043.55"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="493.7"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1991.15"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4419.89"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3513.18"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="745.94"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="562.49"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="437.8"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3329.73"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="639.13"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="725.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5244.42"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="988.73"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="422.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1211.11"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2365.14"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2164.76"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1128.3"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="887.71"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="515.03"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5586.01"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1605.08"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2224.16"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7410.48"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2817.88"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="433.28"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2545.57"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4698.36"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4001.89"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1129.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="680.62"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="465.6"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3732.73"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1118.87"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1543.64"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5307.47"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2270.29"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="396.31"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1993.99"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4677.86"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3645.61"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="765.36"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="563.45"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="423.57"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3136.44"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="617.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="284.23"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5260.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1161.85"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="247.76"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1171.44"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2351.41"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2015.59"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1137.89"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="927.95"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="383.64"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5332.94"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1678.16"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2073.94"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7635.87"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2921.79"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="268.66"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2506.82"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4776.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4236.59"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1120.37"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="712.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="481.6"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3739.58"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1228.04"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1574.31"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5455.77"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2325.31"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="312.36"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1989.63"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4977.95"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3853.72"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="883.72"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="621.66"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="561.41"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3222.07"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="751.53"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="375.22"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5673.03"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1325.17"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="317.33"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1225.78"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2703.71"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2348.77"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1323.59"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="1056.07"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="627.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5759.1"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1847.1"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2854.29"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="8631.57"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3271.96"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="184.5"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2904.39"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5056.66"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4590.92"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1266.52"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="680.89"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="505.04"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3489.95"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1303.44"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1185.53"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5671.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2531.42"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="203.69"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1869.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4629.05"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4119.8"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="798.53"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="611.53"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="324.76"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3213.7"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="621.69"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="292.14"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6012.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1157.98"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="164.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1251.94"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2593.73"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2416.6"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1331.39"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="907.34"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="730.28"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5948"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="2246.8"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1675.4"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="8947.64"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2747.73"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2906.65"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5055.55"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4828.33"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1330.25"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="682.88"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="488.5"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3783.05"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="963.04"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1352.65"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5546.27"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3014.59"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1800.21"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5262.4"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4484.63"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="788.6"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="724.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="365.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3275.29"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="521.77"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1485.4"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6672.07"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1561.34"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="26.24"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1634.89"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3760.99"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2256.68"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1481.15"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="898.63"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="816.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5702.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1854.89"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2399.2"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="9368.25"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3435.55"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-30.92"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="3621.95"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5628.13"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="5546.14"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1308.01"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="687.87"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="454.9"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="4100.24"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1238.07"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1332.75"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5833.64"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3215.26"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-32.91"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1538.26"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4976.13"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3962.68"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="798.91"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="727.53"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="306.84"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3631.35"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="904.73"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="914.18"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7423.21"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1496.07"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-27.5"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1413.41"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3721.39"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2123.78"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1471.89"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="960.68"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="765.03"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5659.15"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1957.77"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2021.6"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="10521.77"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3648.43"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="288.63"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="3670.65"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5409.95"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="5808.97"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1366.67"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="732"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="530.71"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="4498.43"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1499.41"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2050.25"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6733.42"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3239.59"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="307.22"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1960.19"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5758.64"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3832.47"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1032.16"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="739.55"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="301.76"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3463.44"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="757.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="746"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7431.21"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1640.2"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="256.74"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1362.9"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3983.98"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2459.65"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1553.66"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="984.98"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="594.39"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="6010.56"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1980.14"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2476.96"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="10978.14"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3770.23"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="555.78"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="3369.68"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="6221.3"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="5985.83"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1301.22"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="673.06"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="768.13"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="4326.84"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1516.7"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1292.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6983.95"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3008.37"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="591.57"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2396"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="6275.87"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3908.22"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1227.35"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="776.94"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="330.67"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="4157.18"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="861.25"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1318.75"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7870.34"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1729.83"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="494.37"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1314.87"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3466.49"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2548.8"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1197.66"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="952.76"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="462.49"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5819.98"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1454.07"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1578.74"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="9395.12"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3510.58"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="72.47"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2168.36"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3429.78"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4057.88"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1456.89"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="903.64"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="775.69"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5231.36"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1484.75"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1401.94"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="8672.87"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3807.11"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="77.13"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2605.52"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4063.74"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3372.18"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="987.41"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="751.55"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="449.05"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="4343.23"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="870.44"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1712.58"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="8088.5"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1927.95"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="64.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1138.98"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2235.44"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2197.11"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1648.71"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="1076.48"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="564.29"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5729"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1783.61"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1541.55"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="8714.26"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="4202.48"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-33"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2244.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5335.81"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3840.53"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1782.36"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="954.39"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="644.4"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5539.06"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="2074.78"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1529.93"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7629.27"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="4263.48"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-35.12"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="3339.6"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5705.14"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3650.96"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1473.16"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="780.44"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="538.32"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="4753.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="913.06"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2352.53"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="11401.11"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2348.23"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-29.35"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1001.8"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2598.59"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2244.64"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="2023.72"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="1174.18"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="680.02"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5493.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="2102.41"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2052.62"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="10533.44"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="4613.35"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="432.48"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2691.99"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="7760.4"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4805.72"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1888.54"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="952.76"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="631.03"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5953.86"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="2802.99"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2129.96"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="8753.54"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="4365.96"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="460.33"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="4795.26"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="7699.43"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4440.76"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1555.67"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="849.14"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="504.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="4774.04"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1200.1"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1628.25"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="13111.1"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2516.31"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="384.7"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1466.66"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3818.76"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3145.06"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1982.86"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="1183.99"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="657.62"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5849.88"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1921.19"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2382.46"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="13643.15"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="6340.69"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="1511.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2980.29"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="8897.09"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="5"/>
+    <s v="Owned outright"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="5162.98"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1763.42"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="956.62"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="699.71"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="6158.91"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="2798.19"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2202.02"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="11065.84"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="6042.28"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="1608.86"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="5292.53"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="8753.72"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="6"/>
+    <s v="Owned with mortgage"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="4575.65"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1608.47"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="891.61"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="485.79"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="5094.96"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1118.45"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1641.19"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="11084.35"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3580.43"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="1344.51"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1657.83"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4343.72"/>
+  </r>
+  <r>
+    <s v="HDA05C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="Rented or Rent Free"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3382.27"/>
+  </r>
+</pivotCacheRecords>
 </file>