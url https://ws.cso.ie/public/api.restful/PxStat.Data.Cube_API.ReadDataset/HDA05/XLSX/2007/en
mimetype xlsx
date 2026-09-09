--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red3015d530d84472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71cf95e0dba64fda8be8369ea8997151.psmdcp" Id="Rca65cf84d3d14f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00388e35a9e46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da3de9b79f8d4ba1af06a246d1fbca84.psmdcp" Id="Rcaa137ff2f3346de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>